--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -100,2464 +100,2464 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Sensorimotor Agency in Cellular Automata using Diversity Search</w:t>
+                <w:t xml:space="preserve">Self-Improving Language Models for Evolutionary Program Synthesis: A Case Study on ARC-AGI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Hamon</w:t>
+                <w:t xml:space="preserve">Julien Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adp0834⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2507.14172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865117v2</w:t>
+                <w:t xml:space="preserve">hal-05454504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadening the lens: A review of multi-object tracking task and its use in cognitive training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovering Sensorimotor Agency in Cellular Automata using Diversity Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Pech</w:t>
+                <w:t xml:space="preserve">Bert Wang-Chak Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Adolphe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105271⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (44), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adp0834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178433v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Curious U : Integrating Theories Linking Knowledge and Information-Seeking Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadening the lens: A review of multi-object tracking task and its use in cognitive training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandr Ten</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Maxime Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michiko Sakaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kou Murayama</w:t>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Mind</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/OPMI.a.41⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 258, pp.105271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474601v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Improving Language Models for Evolutionary Program Synthesis: A Case Study on ARC-AGI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Curious U : Integrating Theories Linking Knowledge and Information-Seeking Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Ten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pourcel</w:t>
+                <w:t xml:space="preserve">Michiko Sakaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Colas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+                <w:t xml:space="preserve">Kou Murayama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Machine Learning Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Open Mind</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1763-1785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2507.14172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/OPMI.a.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454504v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stick to your role! Stability of personal values expressed in large language models</w:t>
+                <w:t xml:space="preserve">The beneficial role of curiosity on route memory in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grgur Kovač</w:t>
+                <w:t xml:space="preserve">Yadurshana Sivashankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Portelas</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Myra Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0309114⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcogn.2024.1346280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861867v1</w:t>
+                <w:t xml:space="preserve">hal-04505921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les algorithmes des IA peuvent-ils comprendre notre monde ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SocialAI school: a framework leveraging developmental psychology toward artificial socio-cultural agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grgur Kovač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Romac</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbot.2024.1396359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855190v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SocialAI school: a framework leveraging developmental psychology toward artificial socio-cultural agents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">AI-driven Automated Discovery Tools Reveal Diverse Behavioral Competencies of Biological Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Levin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbot.2024.1396359⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.92683.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861861v1</w:t>
+                <w:t xml:space="preserve">hal-04395732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-driven Automated Discovery Tools Reveal Diverse Behavioral Competencies of Biological Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stick to your role! Stability of personal values expressed in large language models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grgur Kovač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masataka Sawayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Levin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.92683.3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (8), pp.e0309114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0309114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395732v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'IA explore les prémices d'une vie artificielle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les algorithmes des IA peuvent-ils comprendre notre monde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 562</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848954v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beneficial role of curiosity on route memory in children</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quand l'IA explore les prémices d'une vie artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 562</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcogn.2024.1346280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04505921v1</w:t>
+                <w:t xml:space="preserve">hal-04848954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPT-3-driven pedagogical agents for training children's curious question-asking skills</w:t>
+                <w:t xml:space="preserve">Using Confounded Data in Latent Model-Based Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Abdelghani</w:t>
+                <w:t xml:space="preserve">Maxime Gasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yen-Hsiang Wang</w:t>
+                <w:t xml:space="preserve">Damien Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingdi Yuan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Artificial Intelligence in Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890447v1</w:t>
+                <w:t xml:space="preserve">hal-04404106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GPT-3-driven pedagogical agents for training children's curious question-asking skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen-Hsiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingdi Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levin Brinkmann</w:t>
+                <w:t xml:space="preserve">Tong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Baumann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas F Müller</w:t>
+                <w:t xml:space="preserve">Pauline Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-023-01742-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, International Journal of Artificial Intelligence in Education, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40593-023-00340-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326925v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Confounded Data in Latent Model-Based Reinforcement Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levin Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gasse</w:t>
+                <w:t xml:space="preserve">Maxime Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Grasset</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas F Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (11), pp.1855-1868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-023-01742-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404106v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRIMGEP: Learning Progress for Robust Goal Sampling in Visual Deep Reinforcement Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intrinsically Motivated Goal Exploration Processes with Automatic Curriculum Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Laversanne-Finot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sébastien Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121352v2</w:t>
+                <w:t xml:space="preserve">hal-01651233v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autotelic Agents with Intrinsically Motivated Goal-Conditioned Reinforcement Learning: A Short Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Colas</w:t>
+                <w:t xml:space="preserve">An Open-Source Cognitive Test Battery to Assess Human Attention and Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masataka Sawayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Karch</w:t>
+                <w:t xml:space="preserve">Denis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sigaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alexandra Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 74, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1613/jair.1.13554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.880375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901771v1</w:t>
+                <w:t xml:space="preserve">hal-03723887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language and Culture Internalisation for Human-Like Autotelic AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Karch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 4, pp.1068-1076. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42256-022-00591-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversational agents for fostering curiosity-driven learning in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de Vulpillières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 167, pp.102887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2022.102887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot study of an intervention based on an intelligent tutoring system (ITS) for instructing mathematical skills of students with ASD and/or ID</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Mazon</w:t>
+                <w:t xml:space="preserve">GRIMGEP: Learning Progress for Robust Goal Sampling in Visual Deep Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grgur Kovač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Clément</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adrien Laversanne-Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education and Information Technologies</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10639-022-11129-x⟩</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCDS.2022.3216911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676589v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121352v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsically Motivated Goal Exploration Processes with Automatic Curriculum Learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Autotelic Agents with Intrinsically Motivated Goal-Conditioned Reinforcement Learning: A Short Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Karch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1613/jair.1.13554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651233v3</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Open-Source Cognitive Test Battery to Assess Human Attention and Memory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Masataka Sawayama</w:t>
+                <w:t xml:space="preserve">Pilot study of an intervention based on an intelligent tutoring system (ITS) for instructing mathematical skills of students with ASD and/or ID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Maurel</w:t>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Delmas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Didier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">Education and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.880375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10639-022-11129-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723887v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Functions and Behaviours of Social Robots for In-Class Learning Activities: Teachers’ Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Ceha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Kulić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2591,51 +2591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EpidemiOptim: a Toolbox for the Optimization of Control Policies in Epidemiological Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2643,51 +2643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 71, pp.479-515. </w:t>
@@ -2725,77 +2725,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humans monitor learning progress in curiosity-driven exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Ten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pramod Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gottlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2842,77 +2842,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsically Motivated Exploration of Learned Goal Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laversanne-Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2959,51 +2959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Behavior Depends on the Ecological Niche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Eppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3050,51 +3050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Intrinsically Motivated Open-Ended Learning in Autonomous Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieri Giuliano Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Barto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3314,51 +3314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cattaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3546,594 +3546,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering Health Education With a Serious Game in Children With Asthma: Pilot Studies for Assessing Learning Efficacy and Automatized Learning Personalization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards a neuroscience of active sampling and curiosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Gottlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Education </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Reviews Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (12), pp.758-770</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922316v1</w:t>
+                <w:t xml:space="preserve">hal-01965608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a neuroscience of active sampling and curiosity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fostering Health Education With a Serious Game in Children With Asthma: Pilot Studies for Assessing Learning Efficacy and Automatized Learning Personalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feduc.2018.00099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965608v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model and experiments to optimize co-adaptation in a simplified myoelectric control system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance and Usability of Various Robotic Arm Control Modes from Human Force Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cattaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Couraud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymar de Rugy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/aa87cf⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbot.2017.00055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677222v1</w:t>
+                <w:t xml:space="preserve">hal-01653596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we learn about development from baby robots?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Model and experiments to optimize co-adaptation in a simplified myoelectric control system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cattaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Paclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymar de Rugy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1-2), </w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/wcs.1395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/aa87cf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653593v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and Usability of Various Robotic Arm Control Modes from Human Force Signals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">What do we learn about development from baby robots?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymar de Rugy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, </w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1-2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbot.2017.00055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/wcs.1395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653596v1</w:t>
+                <w:t xml:space="preserve">hal-01653593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous development and learning in artificial intelligence and robotics: Scaling up deep learning to human–like learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4167,90 +4167,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergent Jaw Predominance in Vocal Development through Stochastic Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 99, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4297,51 +4297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’informatique éducative au robot émancipateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n°78, pp.132-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4388,51 +4388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximodistal Exploration in Motor Learning as an Emergent Property of Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4451,1412 +4451,1412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Alternative to Mapping a Word onto a Concept in Language Acquisition: Pragmatic Frames</w:t>
+                <w:t xml:space="preserve">Behavioral Diversity Generation in Autonomous Exploration through Reuse of Past Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina J Rohlfing</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fabien Benureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00470⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2016.00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404385v1</w:t>
+                <w:t xml:space="preserve">hal-01404329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éveil des bébés robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pragmatic Frames for Teaching and Learning in Human–Robot interaction: Review and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Lisa Vollmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Wrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina J Rohlfing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbot.2016.00010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350454v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Evolution May Work Through Curiosity-Driven Developmental Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An Alternative to Mapping a Word onto a Concept in Language Acquisition: Pragmatic Frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina J Rohlfing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Wrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Lisa Vollmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in cognitive science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tops.12196⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01404334v1</w:t>
+                <w:t xml:space="preserve">hal-01404385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curiosity and Intrinsic Motivation for Autonomous Machine Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'éveil des bébés robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Gottlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 107, pp.2</w:t>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404304v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic motivation, curiosity and learning: theory and applications in educational technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How Evolution May Work Through Curiosity-Driven Developmental Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Lopes</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in brain research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 229, pp.257-284. </w:t>
+              <w:t xml:space="preserve">Topics in cognitive science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.pbr.2016.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tops.12196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404278v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Diversity Generation in Autonomous Exploration through Reuse of Past Experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curiosity and Intrinsic Motivation for Autonomous Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Benureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celeste Kidd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Gottlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404329v1</w:t>
+                <w:t xml:space="preserve">hal-01404304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatic Frames for Teaching and Learning in Human–Robot interaction: Review and Challenges</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intrinsic motivation, curiosity and learning: theory and applications in educational technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Gottlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Progress in brain research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 229, pp.257-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbot.2016.00010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.pbr.2016.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376455v1</w:t>
+                <w:t xml:space="preserve">hal-01404278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Armed Bandits for Intelligent Tutoring Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Open challenges in understanding development and evolution of speech forms: The roles of embodied self-organization, motivation and active exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wocn.2015.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913669v1</w:t>
+                <w:t xml:space="preserve">hal-01250777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye movements reveal epistemic curiosity in human observers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multi-Armed Bandits for Intelligent Tutoring Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Gottlieb</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.20--48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250727v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Task Constraints for Self-Calibrated Brain-Machine Interface Control Using Error-Related Potentials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Eye movements reveal epistemic curiosity in human observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baranes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Gottlieb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131491⟩</w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2015.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246436v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the cognitive nature of speech sound systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploiting Task Constraints for Self-Calibrated Brain-Machine Interface Control Using Error-Related Potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Iturrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omedes Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phonetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wocn.2015.09.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222752v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCA-NMF: Multimodal Concept Acquisition with Non-Negative Matrix Factorization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the cognitive nature of speech sound systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140732.t005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special Issue : "On the cognitive nature of speech sound systems", 53, pp.1-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wocn.2015.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137529v3</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open challenges in understanding development and evolution of speech forms: The roles of embodied self-organization, motivation and active exploration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">MCA-NMF: Multimodal Concept Acquisition with Non-Negative Matrix Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis ten Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phonetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 53, pp.5. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.e0140732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wocn.2015.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140732.t005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250777v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137529v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socially Guided Intrinsic Motivation for Robot Learning of Motor Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomous Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36 (3), pp.273-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5903,51 +5903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior Understanding and Developmental Robotics (Guest Editorial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Ali Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cetin Mericli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6007,64 +6007,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of task difficulty, novelty and the size of the search space on intrinsically motivated exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gottlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6124,51 +6124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A social learning formalism for learners trying to figure out what a teacher wants them to do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cederborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.64-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6202,51 +6202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental Learning of Sensorimotor Models for Control in Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (7)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6265,1074 +6265,1074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Organization of Early Vocal Development in Infants and Machines: The Role of Intrinsic Motivation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+                <w:t xml:space="preserve">Object learning through active exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Lyubova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Droniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.01006⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAMD.2013.2280614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927940v1</w:t>
+                <w:t xml:space="preserve">hal-00919694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information-seeking, curiosity, and attention: computational and neural mechanisms.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Self-Organization of Early Vocal Development in Infants and Machines: The Role of Intrinsic Motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2013.09.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1006), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.01006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913646v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Language to Motor Gavagai: Uniﬁed Imitation Learning of Multiple Linguistic and Non-linguistic Sensorimotor Skills</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Information-seeking, curiosity, and attention: computational and neural mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Gottlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (11), pp.585-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2013.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910982v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Learning of Inverse Models with Intrinsically Motivated Goal Exploration in Robots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">From Language to Motor Gavagai: Uniﬁed Imitation Learning of Multiple Linguistic and Non-linguistic Sensorimotor Skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cederborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788440v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Human-Robot Interfaces on the Learning of Visual Objects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Active Learning of Inverse Models with Intrinsically Motivated Goal Exploration in Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baranes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2012.2228134⟩</w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (1), pp.69-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2012.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758241v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object learning through active exploration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Droniou</w:t>
+                <w:t xml:space="preserve">The Impact of Human-Robot Interfaces on the Learning of Visual Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Padois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Danieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.1-18. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (2), pp.525-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAMD.2013.2280614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2012.2228134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919694v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration through Covariance Matrix Adaptation Enables Developmental Motor Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le déséquilibre de l’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922125v1</w:t>
+                <w:t xml:space="preserve">hal-01350304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Choice of Teachers, Learning Strategies and Goals for a Socially Guided Intrinsic Motivation Learner</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Learning the Combinatorial Structure of Demonstrated Behaviors with Inverse Feedback Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Third International Workshop on Human Behavior Understanding, 7559</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/s13230-013-0110-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00936932v2</w:t>
+                <w:t xml:space="preserve">hal-00764448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the Combinatorial Structure of Demonstrated Behaviors with Inverse Feedback Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploration through Covariance Matrix Adaptation Enables Developmental Motor Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freek Stulp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (3), pp.128-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s13230-013-0108-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764448v1</w:t>
+                <w:t xml:space="preserve">hal-00922125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déséquilibre de l’apprentissage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Active Choice of Teachers, Learning Strategies and Goals for a Socially Guided Intrinsic Motivation Learner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (3), pp.136-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s13230-013-0110-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350304v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936932v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editorial Active Learning and Intrinsically Motivated Exploration in Robots: Advances and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (2), pp.65--69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7357,51 +7357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of robotics in behavioral and cognitive sciences: from insect navigation to human cognitive development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (1), pp.2--16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7426,64 +7426,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-IAC: Robust intrinsically motivated exploration and active learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (3), pp.155-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7517,51 +7517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de l’apprentissage des robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Jongwane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7612,51 +7612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotique : de l'automate à l'humanoïde par Bernard Espiau. Un robot très curieux, entretien avec Pierre-Yves Oudeyer, propos recueillis par Dominique Chouchan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Si le boson de Higgs n'existait pas, 424 novembre 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7694,51 +7694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">stable kernels and fluid body envelopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SICE Journal of Control, Measurement, and System Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7776,51 +7776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps comme variable expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infant and Child Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7858,51 +7858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">computational models in the debate over language learnability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7940,51 +7940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic Motivation for Autonomous Mental Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8057,51 +8057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling interaction strategies using POS: An application to soccer robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.7-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8126,51 +8126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Self-Organization of Speech Sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8195,51 +8195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Self-Organization of Speech Sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 233, pp.Issue 3, Pages 435-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8273,51 +8273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The production and recognition of emotions in speech: features and algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 59, pp.157-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8376,51 +8376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalization, implementation and validation of conversation policies using a protocol operational semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive System Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (3), pp.223-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8471,252 +8471,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche hybride de l'IA pour les technologies éducatives : augmenter les STI avec l'IA générative</w:t>
+                <w:t xml:space="preserve">MAGELLAN: Metacognitive predictions of learning progress guide autotelic LLM agents in large goal spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t>
+                <w:t xml:space="preserve">Loris Gaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine de Vulpillères</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.145-148</w:t>
+              <w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329754v1</w:t>
+                <w:t xml:space="preserve">hal-05302437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive Training Loops in LLMs: How training data properties modulate distribution shift in generated data?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinforcement Learning for Aligning Large Language Models Agents with Interactive Environments: Quantifying and Mitigating Prompt Overfitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Perez</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mohamed Salim Aissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2025 - Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.32278-32297, </w:t>
+              <w:t xml:space="preserve">NAACL 2025 - Findings of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Albuquerque, United States. pp.7030-7046, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-naacl.390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372552v1</w:t>
+                <w:t xml:space="preserve">hal-05321901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Flow-Lenia Universes with a Curiosity-driven AI Scientist: Discovering Diverse Ecosystem Dynamics</w:t>
               </w:r>
@@ -8728,77 +8762,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Cvjetko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALIFE 2025 - Conference on Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Kyoto / Virtual, Japan. pp.68, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8826,454 +8860,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expedition &amp; Expansion: Leveraging Semantic Representations for Goal-Directed Exploration in Continuous Cellular Automata</w:t>
+                <w:t xml:space="preserve">Une approche hybride de l'IA pour les technologies éducatives : augmenter les STI avec l'IA générative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sina Khajehabdollahi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Vulpillères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALIFE 2025 - Conference on Artificial Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.145-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333507v1</w:t>
+                <w:t xml:space="preserve">hal-05329754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When LLMs Play the Telephone Game: Cultural Attractors as Conceptual Tools to Evaluate LLMs in Multi-turn Settings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Recursive Training Loops in LLMs: How training data properties modulate distribution shift in generated data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grgur Kovač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations (ICLR 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMNLP 2025 - Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.32278-32297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714994v2</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhyloLM : Inferring the Phylogeny of Large Language Models and Predicting their Performances in Benchmarks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Expedition &amp; Expansion: Leveraging Semantic Representations for Goal-Directed Exploration in Continuous Cellular Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Khajehabdollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Cvjetko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">ALIFE 2025 - Conference on Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880495v2</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WORLDLLM: IMPROVING LLMS' WORLD MODELING USING CURIOSITY-DRIVEN THEORY-MAKING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Romac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RLDM 2025 - Multi-disciplinary Conference on Reinforcement Learning and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9292,2495 +9331,2456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering and Controlling Diverse Self-Organised Patterns in Cellular Automata Using Autotelic Reinforcement Learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">PhyloLM : Inferring the Phylogeny of Large Language Models and Predicting their Performances in Benchmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Yax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Palminteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alife 2025 - Conference on Artificial Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">ICLR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399881v1</w:t>
+                <w:t xml:space="preserve">hal-04880495v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGELLAN: Metacognitive predictions of learning progress guide autotelic LLM agents in large goal spaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovering and Controlling Diverse Self-Organised Patterns in Cellular Automata Using Autotelic Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Cvjetko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver (BC), Canada</w:t>
+              <w:t xml:space="preserve">Alife 2025 - Conference on Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302437v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning for Aligning Large Language Models Agents with Interactive Environments: Quantifying and Mitigating Prompt Overfitting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When LLMs Play the Telephone Game: Cultural Attractors as Conceptual Tools to Evaluate LLMs in Multi-turn Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grgur Kovač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Salim Aissi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+                <w:t xml:space="preserve">Corentin Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Molinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL 2025 - Findings of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations (ICLR 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321901v1</w:t>
+                <w:t xml:space="preserve">hal-04714994v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autotelic LLM-based exploration for goal-conditioned RL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latent Learning Progress Drives Autonomous Goal Selection in Human Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pourcel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+                <w:t xml:space="preserve">Anne Collins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMOL@NeurIPS 2024 - Intrinsically Motivated Open-ended Learning Workshop at NeurIPS 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeurIPS 2024 - The Thirty-Eighth Annual Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/5dtx3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861896v1</w:t>
+                <w:t xml:space="preserve">hal-04810193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stick to your Role! Stability of Personal Values Expressed in Large Language Models</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Collective Innovation in Groups of Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Nisioti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Risi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Momennejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogSci 2024 - 46th Annual Meeting of the Cognitive Science Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALIFE 2024 - The Conference on Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/isal_a_00730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861881v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent Learning Progress Drives Autonomous Goal Selection in Human Reinforcement Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">ACES: Generating diverse programming puzzles with autotelic language models and semantic descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Molinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Collins</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2024 - The Thirty-Eighth Annual Conference on Neural Information Processing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS 2024 - The 38th Annual Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810193v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACES: Generating diverse programming puzzles with autotelic language models and semantic descriptors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Autotelic LLM-based exploration for goal-conditioned RL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grgur Kovač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2024 - The 38th Annual Conference on Neural Information Processing Systems</w:t>
+              <w:t xml:space="preserve">IMOL@NeurIPS 2024 - Intrinsically Motivated Open-ended Learning Workshop at NeurIPS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372580v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Innovation in Groups of Large Language Models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stick to your Role! Stability of Personal Values Expressed in Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grgur Kovač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masataka Sawayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALIFE 2024 - The Conference on Artificial Life</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CogSci 2024 - 46th Annual Meeting of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rotterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/isal_a_00730⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04848119v1</w:t>
+                <w:t xml:space="preserve">hal-04861881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codeplay: Autotelic Learning through Collaborative Self-Play in Programming Environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow-Lenia: Towards open-ended evolution in cellular automata through mass conservation and parameter localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Bowers</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Erwan Plantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMOL 2023 - Intrinsically Motivated Open-ended Learning workshop at NeurIPS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2023 Conference on Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/isal_a_00651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04374993v1</w:t>
+                <w:t xml:space="preserve">hal-03904389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Qualitative Analysis with Large Language Models: Combining Codebook with GPT-3 for Deductive Coding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xingdi Yuan</w:t>
+                <w:t xml:space="preserve">Grounding Large Language Models in Interactive Environments with Online Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Vera Liao</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUI 2023 - 28th International Conference on Intelligent User Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Machine Learning 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honololu, Hawaii, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369097v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970122v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SocialAI School: Insights from Developmental Psychology Towards Artificial Socio-Cultural Agents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">SBMLTOODEJAX: Efficient Simulation and Optimization of Biological Network Models in JAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOM 2023 -First Workshop on Theory of Mind in Communicating Agents - ICML 2023 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Honolulu (Hawaii), United States</w:t>
+              <w:t xml:space="preserve">NeurIPS 2023 - AI4Science Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New Orleans (LA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365787v2</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative AI in the Classroom: Can Students Remain Active Learners?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Codeplay: Autotelic Learning through Collaborative Self-Play in Programming Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Teodorescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2023 - GAIED Workshop - Conference on Neural Information Processing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMOL 2023 - Intrinsically Motivated Open-ended Learning workshop at NeurIPS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312934v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmenting Autotelic Agents with Large Language Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Supporting Qualitative Analysis with Large Language Models: Combining Codebook with GPT-3 for Deductive Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziang Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingdi Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Vera Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc-Alexandre Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoLLAs 2023 - Conference on Lifelong Learing Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUI 2023 - 28th International Conference on Intelligent User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Sydney, Australia. pp.75-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3581754.3584136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375117v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive environments for training children’s curiosity through the practice of metacognitive skills : a pilot study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The SocialAI School: Insights from Developmental Psychology Towards Artificial Socio-Cultural Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grgur Kovač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDC 2023 - The 22nd annual ACM Interaction Design and Children Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TOM 2023 -First Workshop on Theory of Mind in Communicating Agents - ICML 2023 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu (Hawaii), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312937v1</w:t>
+                <w:t xml:space="preserve">hal-04365787v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounding Large Language Models in Interactive Environments with Online Reinforcement Learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generative AI in the Classroom: Can Students Remain Active Learners?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeurIPS 2023 - GAIED Workshop - Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New orleans, USA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2310.03192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970122v3</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow-Lenia: Towards open-ended evolution in cellular automata through mass conservation and parameter localization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interactive environments for training children’s curiosity through the practice of metacognitive skills : a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2023 Conference on Artificial Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/isal_a_00651⟩</w:t>
+              <w:t xml:space="preserve">IDC 2023 - The 22nd annual ACM Interaction Design and Children Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Chicago IL, United States. pp.495-501, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3585088.3593880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904389v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SBMLTOODEJAX: Efficient Simulation and Optimization of Biological Network Models in JAX</w:t>
+                <w:t xml:space="preserve">Augmenting Autotelic Agents with Large Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Teodorescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Xingdi Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Alexandre Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2023 - AI4Science Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, New Orleans (LA), France</w:t>
+              <w:t xml:space="preserve">CoLLAs 2023 - Conference on Lifelong Learing Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317246v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asking for Knowledge : Training RL Agents to Query External Knowledge Using Language</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">EAGER: Asking and Answering Questions for Automatic Reward Shaping in Language-guided RL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander G Schwing</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">NeurIPS 2022 - Thirty-sixth Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897379v1</w:t>
+                <w:t xml:space="preserve">hal-03902423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language-biased image classification: evaluation based on semantic representations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asking for Knowledge : Training RL Agents to Query External Knowledge Using Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iou-Jen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingdi Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Alexandre Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander G Schwing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2022 - The Tenth International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Virtual, France</w:t>
+              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910319v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EAGER: Asking and Answering Questions for Automatic Reward Shaping in Language-guided RL</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Language-biased image classification: evaluation based on semantic representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masataka Sawayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Valle-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2022 - Thirty-sixth Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">ICLR 2022 - The Tenth International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902423v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to Guide and to Be Guided in the Architect-Builder Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Barde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Karch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Nowrouzezahrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11816,3486 +11816,3486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Curriculum Learning For Deep RL: A Short Survey</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multi-Agent Reinforcement Learning as a Computational Tool for Language Evolution Research: Historical Context and Future Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2020 - International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Kyoto / Virtuelle, Japan</w:t>
+              <w:t xml:space="preserve">COMARL AAAI 2020-2021 - Challenges and Opportunities for Multi-Agent Reinforcement Learning, AAAI Spring Symposium Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Palo Alto, California / Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923635v1</w:t>
+                <w:t xml:space="preserve">hal-03051029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un Système Tutoriel Intelligent (STI) basé sur les progrès d'apprentissage : des étapes formelles aux étapes d'expérimentations chez les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.20-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transflower: probabilistic autoregressive dance generation with multimodal attention</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Automatic Curriculum Learning For Deep RL: A Short Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGGRAPH Asia 2021 - 14th ACM SIGGRAPH Conference and Exhibition on Computer Graphics and Interactive Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI 2020 - International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Kyoto / Virtuelle, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449915v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SocialAI 0.1: Towards a Benchmark to Stimulate Research on Socio-Cognitive Abilities in Deep Reinforcement Learning Agents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transflower: probabilistic autoregressive dance generation with multimodal attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Valle Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Beskow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Eje Henter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Holzapfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGGRAPH Asia 2021 - 14th ACM SIGGRAPH Conference and Exhibition on Computer Graphics and Interactive Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3478513.3480570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442937v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounding Language to Autonomously-Acquired Skills via Goal Generation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">SocialAI 0.1: Towards a Benchmark to Stimulate Research on Socio-Cognitive Abilities in Deep Reinforcement Learning Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grgur Kovač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2021 - Ninth International Conference on Learning Representation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t>
+              <w:t xml:space="preserve">NAACL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Mexico CIty, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121146v1</w:t>
+                <w:t xml:space="preserve">hal-03442937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Rewards in Human Curiosity-Driven Exploration: An Empirical Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Grounding Language to Autonomously-Acquired Skills via Goal Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Akakzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogSci 2021 - 43rd Annual Meeting of the Cognitive Science Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria</w:t>
+              <w:t xml:space="preserve">ICLR 2021 - Ninth International Conference on Learning Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378905v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TeachMyAgent: a Benchmark for Automatic Curriculum Learning in Deep RL</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intrinsic Rewards in Human Curiosity-Driven Exploration: An Empirical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Ten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Gottlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2021 - Thirty-eighth International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria. pp.9052--9063</w:t>
+              <w:t xml:space="preserve">CogSci 2021 - 43rd Annual Meeting of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173198v2</w:t>
+                <w:t xml:space="preserve">hal-03378905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounding Spatio-Temporal Language with Transformers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">TeachMyAgent: a Benchmark for Automatic Curriculum Learning in Deep RL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">ICML 2021 - Thirty-eighth International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria. pp.9052--9063</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439096v1</w:t>
+                <w:t xml:space="preserve">hal-03173198v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Reinforcement Learning as a Computational Tool for Language Evolution Research: Historical Context and Future Challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Grounding Spatio-Temporal Language with Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Karch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Teodorescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMARL AAAI 2020-2021 - Challenges and Opportunities for Multi-Agent Reinforcement Learning, AAAI Spring Symposium Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Palo Alto, California / Virtual, United States</w:t>
+              <w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051029v1</w:t>
+                <w:t xml:space="preserve">hal-03439096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedagogical Agents for Fostering Question-Asking Skills in Children</w:t>
+                <w:t xml:space="preserve">Intrinsically Motivated Discovery of Diverse Patterns in Self-Organizing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Alaimi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chris Reinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '20 - CHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Addis Ababa, Ethiopia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109511v1</w:t>
+                <w:t xml:space="preserve">hal-02370003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEEP SETS FOR GENERALIZATION IN RL</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">User-in-the-loop Adaptive Intent Detection for Instructable Digital Assistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Delgrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mugisha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dussoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyond Tabula Rasa in Reinforcement Learning: agents that remember adapt and generalize, Workshop at ICLR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUI '20: 25th International Conference on Intelligent User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Cagliari, Italy. pp.116-127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3377325.3377490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120669v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive growing of self-organized hierarchical representations for exploration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pedagogical Agents for Fostering Question-Asking Skills in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Daniel Pantasdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chris Reinke</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2020 workshop: Beyond tabula rasa in Reinforcement Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI '20 - CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Honolulu / Virtual, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3313831.3376776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122039v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language as a Cognitive Tool to Imagine Goals in Curiosity-Driven Exploration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">DEEP SETS FOR GENERALIZATION IN RL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Karch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Teodorescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtual, Canada</w:t>
+              <w:t xml:space="preserve">Beyond Tabula Rasa in Reinforcement Learning: agents that remember adapt and generalize, Workshop at ICLR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Addis Ababa, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083158v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trying Again Instead of Trying Longer: Prior Learning for Automatic Curriculum Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Progressive growing of self-organized hierarchical representations for exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reinke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2020 BeTR-RL (Beyond “Tabula Rasa” in Reinforcement Learning ) workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Addis Abeba / Virtual, Ethiopia</w:t>
+              <w:t xml:space="preserve">ICLR 2020 workshop: Beyond tabula rasa in Reinforcement Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Addis Ababa / Virtual, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099913v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchically Organized Latent Modules for Exploratory Search in Morphogenetic Systems</w:t>
+                <w:t xml:space="preserve">Language as a Cognitive Tool to Imagine Goals in Curiosity-Driven Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Karch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dussoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099906v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards measuring states of epistemic curiosity through electroencephalographic signals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trying Again Instead of Trying Longer: Prior Learning for Automatic Curriculum Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SMC 2020 - IEEE International conference on Systems, Man and Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Toronto / Virtual, Canada</w:t>
+              <w:t xml:space="preserve">ICLR 2020 BeTR-RL (Beyond “Tabula Rasa” in Reinforcement Learning ) workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Addis Abeba / Virtual, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971795v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsically Motivated Discovery of Diverse Patterns in Self-Organizing Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hierarchically Organized Latent Modules for Exploratory Search in Morphogenetic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Addis Ababa, Ethiopia</w:t>
+              <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370003v1</w:t>
+                <w:t xml:space="preserve">hal-03099906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-in-the-loop Adaptive Intent Detection for Instructable Digital Assistant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards measuring states of epistemic curiosity through electroencephalographic signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Delgrange</w:t>
+                <w:t xml:space="preserve">Aurélien Appriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Ceha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mugisha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+                <w:t xml:space="preserve">Smeety Pramij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUI '20: 25th International Conference on Intelligent User Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE SMC 2020 - IEEE International conference on Systems, Man and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Toronto / Virtual, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120611v1</w:t>
+                <w:t xml:space="preserve">hal-02971795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CURIOUS: Intrinsically Motivated Modular Multi-Goal Reinforcement Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Colas</w:t>
+                <w:t xml:space="preserve">Expression of Curiosity in Social Robots: Design, Perception, and Effects on Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Ceha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fournier</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nalin Chhibber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joslin Goh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2019 - Thirty-sixth International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">CHI 2019 - The ACM CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934921v2</w:t>
+                <w:t xml:space="preserve">hal-02371252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teacher algorithms for curriculum learning of Deep RL in continuously parameterized environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Portelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoRL 2019 - Conference on Robot Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language Grounding through Social Interactions and Curiosity-Driven Multi-Goal Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">CURIOUS: Intrinsically Motivated Modular Multi-Goal Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS Workshop on Visually Grounded Interaction and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">ICML 2019 - Thirty-sixth International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369866v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934921v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hitchhiker's Guide to Statistical Comparisons of Reinforcement Learning Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Language Grounding through Social Interactions and Curiosity-Driven Multi-Goal Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dussoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dominey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR Worskhop on Reproducibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">NeurIPS Workshop on Visually Grounded Interaction and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369859v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Curiosity in Social Robots: Design, Perception, and Effects on Behaviour</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Hitchhiker's Guide to Statistical Comparisons of Reinforcement Learning Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2019 - The ACM CHI Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICLR Worskhop on Reproducibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371252v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEP-PG: Decoupling Exploration and Exploitation in Deep Reinforcement Learning Algorithms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Poppy Ergo Jr : un kit robotique au coeur du dispositif Poppy Éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Noirpoudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Didapro 7 2018 - DidaSTIC Colloque de didactique de l’informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890151v1</w:t>
+                <w:t xml:space="preserve">hal-01753111v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEP-PG: Decoupling Exploration and Exploitation in Deep Reinforcement Learning Algorithms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les kits pédagogiques Thymio et ErgoJr. Étude de cas lors d’une journée de formation pour un public adulte et novice en robotique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">EIAH'2019 - Atelier IHM pour l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840576v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curiosity Driven Exploration of Learned Disentangled Goal Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laversanne-Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoRL 2018 - Conference on Robot Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Learning of Goal Spaces for Intrinsically Motivated Goal Exploration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">GEP-PG: Decoupling Exploration and Exploitation in Deep Reinforcement Learning Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR2018 - 6th International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891758v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sim-to-Real Transfer with Neural-Augmented Robot Simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">GEP-PG: Decoupling Exploration and Exploitation in Deep Reinforcement Learning Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aaron Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Robot Learning (CoRL) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911978v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity Reduction in the Negotiation of New Lexical Conventions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unsupervised Learning of Goal Spaces for Intrinsically Motivated Goal Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Conference of the Cognitive Science Society (CogSci 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Madison, WI, United States</w:t>
+              <w:t xml:space="preserve">ICLR2018 - 6th International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891762v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poppy Ergo Jr : un kit robotique au coeur du dispositif Poppy Éducation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sim-to-Real Transfer with Neural-Augmented Robot Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Golemo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Desprez</w:t>
+                <w:t xml:space="preserve">Adrien Ali Taïga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Noirpoudre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aaron Courville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 7 2018 - DidaSTIC Colloque de didactique de l’informatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse. pp.1-6</w:t>
+              <w:t xml:space="preserve">Conference on Robot Learning (CoRL) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753111v2</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les kits pédagogiques Thymio et ErgoJr. Étude de cas lors d’une journée de formation pour un public adulte et novice en robotique.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Complexity Reduction in the Negotiation of New Lexical Conventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Schueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Loreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH'2019 - Atelier IHM pour l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">40th Annual Conference of the Cognitive Science Society (CogSci 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Madison, WI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120958v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unified Model of Speech and Tool Use Early Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Annual Conference of the Cognitive Science Society (CogSci 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15320,103 +15320,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poppy Education : un dispositif robotique open source pour l'enseignement de l'informatique et de la robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirpoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2017 - Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.8</w:t>
@@ -15439,1007 +15439,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517941v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Automatic Teaching Strategies for Heterogeneous Student Populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Curiosity-Driven Development of Tool Use Precursors: a Computational Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDM 16 - 9th International Conference on Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">38th Annual Conference of the Cognitive Science Society (CogSci 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Philadelphie, PA, United States. pp.1859--1864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360338v1</w:t>
+                <w:t xml:space="preserve">hal-01354013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Active Curiosity-Driven Discovery of Tool Use</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Comparison of Automatic Teaching Strategies for Heterogeneous Student Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">EDM 16 - 9th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384566v1</w:t>
+                <w:t xml:space="preserve">hal-01360338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling the impact of active topic choice in the Naming Game</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modular Active Curiosity-Driven Discovery of Tool Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDL-Epirob 2016, Workshop on Language Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388606v1</w:t>
+                <w:t xml:space="preserve">hal-01384566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Iterative Algorithm for Forward-Parameterized Skill Discovery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Scaling the impact of active topic choice in the Naming Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Schueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t>
+              <w:t xml:space="preserve">ICDL-Epirob 2016, Workshop on Language Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370820v1</w:t>
+                <w:t xml:space="preserve">hal-01388606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlapping Waves in Tool Use Development: a Curiosity-Driven Computational Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An Iterative Algorithm for Forward-Parameterized Skill Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Matricon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth Joint IEEE International Conference Developmental Learning and Epigenetic Robotics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Sixth Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384562v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Control of Complexity Growth in Naming Games: Hearer's Choice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Overlapping Waves in Tool Use Development: a Curiosity-Driven Computational Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOLANG 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">The Sixth Joint IEEE International Conference Developmental Learning and Epigenetic Robotics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333032v1</w:t>
+                <w:t xml:space="preserve">hal-01384562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curiosity-Driven Development of Tool Use Precursors: a Computational Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Active Control of Complexity Growth in Naming Games: Hearer's Choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Schueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual Conference of the Cognitive Science Society (CogSci 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Philadelphie, PA, United States. pp.1859--1864</w:t>
+              <w:t xml:space="preserve">EVOLANG 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354013v1</w:t>
+                <w:t xml:space="preserve">hal-01333032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity-driven selection of exploration strategies in multi-armed bandits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Active Learning Strategies and Active Control of Complexity Growth in Naming Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Schueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Development and Learning and Epigenetic Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">the 5th International Conference on Development and Learning and on Epigenetic Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Providence, RI, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251060v1</w:t>
+                <w:t xml:space="preserve">hal-01202654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IniRobot : a pedagogical kit to initiate children to concepts of robotics and computer science</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity-driven selection of exploration strategies in multi-armed bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Benureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIE 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Development and Learning and Epigenetic Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Providence, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEVLRN.2015.7346130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144435v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Learning Strategies and Active Control of Complexity Growth in Naming Games</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IniRobot : a pedagogical kit to initiate children to concepts of robotics and computer science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Magnenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Riedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 5th International Conference on Development and Learning and on Epigenetic Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Providence, RI, United States</w:t>
+              <w:t xml:space="preserve">RIE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Yverdon-Les-Bains, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202654v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the Co-Construction of Interaction Protocols in Collaborative Tasks with Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Lisa Vollmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Rohlfing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fourth Joint IEEE International Conference on Development and Learning and on Epigenetic Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16464,90 +16464,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Optimization of Teaching Sequences with Multi-Armed Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Educational Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16572,77 +16572,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explauto: an open-source Python library to study autonomous exploration in developmental robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDL-Epirob - International Conference on Development and Learning, Epirob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16667,90 +16667,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Optimization and Personalization of Teaching Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DI : Digital Intelligence - 1st International conference on digital cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16801,51 +16801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16900,103 +16900,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration-Free BCI Based Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Iturrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Montesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Eighth AAAI Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17021,103 +17021,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Learning from Unlabeled Instructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Iturrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Montesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UAI-30th Conference on Uncertainty in Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17181,51 +17181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Le Falher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE-RAS International Conference on Humanoid Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Madrid, Spain. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17250,77 +17250,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot Learning from Unlabelled Teaching Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HRI 2014 Pioneers Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17345,90 +17345,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental Learning for Intelligent Tutoring Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICDL-Epirob - The Fourth Joint IEEE International Conference on Development and Learning and on Epigenetic Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17479,64 +17479,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gottlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17578,77 +17578,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reusing Motor Commands to Learn Object Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Benureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDL-EPIROB 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17667,2216 +17667,2216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of intrinsic motivations in learning sensorimotor vocal mappings: a developmental robotics study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Poppy: a New Bio-Inspired Humanoid Robot Platform for Biped Locomotion and Physical Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCA, Aug 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th International Symposium on Adaptive Motion in Animals and Machines (AMAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860655v1</w:t>
+                <w:t xml:space="preserve">hal-00788433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Reuse of Motor Exploration Trajectories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive Task Estimation From Unlabelled Teaching Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Iturrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Montesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Benureau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Development and Learning and on Epigenetic Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">International Workshop on Human-Machine Systems, Cyborgs and Enhancing Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850759v1</w:t>
+                <w:t xml:space="preserve">hal-00858210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poppy Humanoid Platform: Experimental Evaluation of the Role of a Bio-inspired Thigh Shape</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Robot Learning Simultaneously a Task and How to Interpret Human Instructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Joint IEEE International Conference on Development and Learning an on Epigenetic Robotics (ICDL-EpiRob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861110v1</w:t>
+                <w:t xml:space="preserve">hal-00850703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Semantic Components from Subsymbolic Multimodal Perception</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Zero-calibration BMIs for sequential tasks using error-related potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Iturrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Montesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IEEE International Conference on Development and Learning an on Epigenetic Robotics (ICDL-EpiRob)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">IROS 2013 Workshop on Neuroscience and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842453v1</w:t>
+                <w:t xml:space="preserve">hal-00872484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning how to reach various goals by autonomous interaction with the environment: uniﬁcation and comparison of exploration strategies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Learning Semantic Components from Subsymbolic Multimodal Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Multidisciplinary Conference on Reinforcement Learning and Decision Making (RLDM2013), Princeton University, New Jersey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Princeton, United States</w:t>
+              <w:t xml:space="preserve">Joint IEEE International Conference on Development and Learning an on Epigenetic Robotics (ICDL-EpiRob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922537v1</w:t>
+                <w:t xml:space="preserve">hal-00842453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Poppy Humanoid Robot: Leg Design for Biped Locomotion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The role of intrinsic motivations in learning sensorimotor vocal mappings: a developmental robotics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Aug 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852858v1</w:t>
+                <w:t xml:space="preserve">hal-00860655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to recognize objects through curiosity-driven manipulation with the iCub humanoid robot</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autonomous Reuse of Motor Exploration Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Benureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Development and Learning and on Epigenetic Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Osaka, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919674v1</w:t>
+                <w:t xml:space="preserve">hal-00850759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Reinforcement Learning of a Dictionary of Primitive Tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Poppy Humanoid Platform: Experimental Evaluation of the Role of a Bio-inspired Thigh Shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Hierarchical and Structured Learning for Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gerhard Neumann and George Konidaris and Freek Stulp and Jan Peters, Jun 2013, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Humanoids 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931398v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Human-like Interaction with the Acroban and Poppy Humanoid Platforms.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Learning how to reach various goals by autonomous interaction with the environment: uniﬁcation and comparison of exploration strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">1st Multidisciplinary Conference on Reinforcement Learning and Decision Making (RLDM2013), Princeton University, New Jersey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984312v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration strategies in developmental robotics: a unified probabilistic framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Poppy Humanoid Robot: Leg Design for Biped Locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDL-Epirob - International Conference on Development and Learning, Epirob</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860641v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot Learning Simultaneously a Task and How to Interpret Human Instructions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Learning to recognize objects through curiosity-driven manipulation with the iCub humanoid robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Lyubova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Droniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gerardeaux-Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IEEE International Conference on Development and Learning an on Epigenetic Robotics (ICDL-EpiRob)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Osaka, Japan. pp.1--8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DevLrn.2013.6652525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850703v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-calibration BMIs for sequential tasks using error-related potentials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inverse Reinforcement Learning of a Dictionary of Primitive Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2013 Workshop on Neuroscience and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Workshop on Hierarchical and Structured Learning for Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gerhard Neumann and George Konidaris and Freek Stulp and Jan Peters, Jun 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872484v1</w:t>
+                <w:t xml:space="preserve">hal-00931398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Task Estimation From Unlabelled Teaching Signals</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Physical Human-like Interaction with the Acroban and Poppy Humanoid Platforms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Human-Machine Systems, Cyborgs and Enhancing Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">IROS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858210v1</w:t>
+                <w:t xml:space="preserve">hal-00984312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poppy: a New Bio-Inspired Humanoid Robot Platform for Biped Locomotion and Physical Human-Robot Interaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploration strategies in developmental robotics: a unified probabilistic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th International Symposium on Adaptive Motion in Animals and Machines (AMAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">ICDL-Epirob - International Conference on Development and Learning, Epirob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788433v1</w:t>
+                <w:t xml:space="preserve">hal-00860641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards robots with teleological action and language understanding</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Strategic Student Approach for Life-Long Exploration and Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids 2012 Workshop on Developmental Robotics: Can developmental robotics yield human-like cognitive abilities?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Development and Learning / EpiRob 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788627v1</w:t>
+                <w:t xml:space="preserve">hal-00755216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whom Will an Intrinsically Motivated Robot Learner Choose to Imitate from?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards robots with teleological action and language understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Wrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Rohlfing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Wrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Post-Graduate Conference on Robotics and Development of Cognition: RobotDoC-PhD 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Humanoids 2012 Workshop on Developmental Robotics: Can developmental robotics yield human-like cognitive abilities?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762762v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration in Model-based Reinforcement Learning by Empirically Estimating Learning Progress</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Whom Will an Intrinsically Motivated Robot Learner Choose to Imitate from?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Information Processing Systems (NIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lake Tahoe, United States</w:t>
+              <w:t xml:space="preserve">Post-Graduate Conference on Robotics and Development of Cognition: RobotDoC-PhD 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755248v1</w:t>
+                <w:t xml:space="preserve">hal-00762762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent Proximo-Distal Maturation through Adaptive Exploration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploration in Model-based Reinforcement Learning by Empirically Estimating Learning Progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Development and Learning (ICDL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, United States. pp.0-0</w:t>
+              <w:t xml:space="preserve">Neural Information Processing Systems (NIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lake Tahoe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789393v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socially Guided Intrinsically Motivated Learner</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Emergent Proximo-Distal Maturation through Adaptive Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freek Stulp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Development and Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Development and Learning (ICDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, United States. pp.0-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936960v1</w:t>
+                <w:t xml:space="preserve">hal-00789393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curiosity-driven phonetic learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Socially Guided Intrinsically Motivated Learner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDL-Epirob - International Conference on Development and Learning, Epirob</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Development and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DevLrn.2012.6400809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762795v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Learning Gives the Tempo to an Intrinsically Motivated Robot Learner</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Curiosity-driven phonetic learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">ICDL-Epirob - International Conference on Development and Learning, Epirob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762753v1</w:t>
+                <w:t xml:space="preserve">hal-00762795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robotic Platform for Scalable Life-Long Learning Experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interactive Learning Gives the Tempo to an Intrinsically Motivated Robot Learner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'2012 Workhop on Learning and Interaction in Robotis and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Villamoura, Portugal</w:t>
+              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788577v1</w:t>
+                <w:t xml:space="preserve">hal-00762753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties for Efficient Demonstrations to a Socially Guided Intrinsically Motivated Learner</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Robotic Platform for Scalable Life-Long Learning Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Symposium on Robot and Human Interactive Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">IROS'2012 Workhop on Learning and Interaction in Robotis and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Villamoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762758v1</w:t>
+                <w:t xml:space="preserve">hal-00788577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to recognize parallel combinations of human motion primitives with linguistic descriptions using non-negative matrix factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2012 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19895,696 +19895,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Strategic Student Approach for Life-Long Exploration and Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Properties for Efficient Demonstrations to a Socially Guided Intrinsically Motivated Learner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Development and Learning / EpiRob 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, San Diego, United States</w:t>
+              <w:t xml:space="preserve">21st IEEE International Symposium on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755216v1</w:t>
+                <w:t xml:space="preserve">hal-00762758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring robust, intuitive and emergent physical human-robot interaction with the humanoid Acroban</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Imitating Operations On Internal Cognitive Structures for Language Aquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cederborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bled, Slovenia</w:t>
+              <w:t xml:space="preserve">HUMANOIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bled, Slovenia. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652126v1</w:t>
+                <w:t xml:space="preserve">hal-00646913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling maturational constraints for learning biped humanoid locomotion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unsupervised learning of simultaneous motor primitives through imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDL2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, France</w:t>
+              <w:t xml:space="preserve">IEEE ICDL-EPIROB 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652417v1</w:t>
+                <w:t xml:space="preserve">hal-00652346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interaction of Maturational Constraints and Intrinsic Motivations in Active Motor Development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploring robust, intuitive and emergent physical human-robot interaction with the humanoid Acroban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDL - EpiRob</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646585v1</w:t>
+                <w:t xml:space="preserve">hal-00652126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired vertebral column, compliance and semi-passive dynamics in a lightweight robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Modeling maturational constraints for learning biped humanoid locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">ICDL2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818427v1</w:t>
+                <w:t xml:space="preserve">hal-00652417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imitating Operations On Internal Cognitive Structures for Language Aquisition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Interaction of Maturational Constraints and Intrinsic Motivations in Active Motor Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baranes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUMANOIDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bled, Slovenia. pp.NA</w:t>
+              <w:t xml:space="preserve">ICDL - EpiRob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646913v1</w:t>
+                <w:t xml:space="preserve">hal-00646585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised learning of simultaneous motor primitives through imitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bio-inspired vertebral column, compliance and semi-passive dynamics in a lightweight robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICDL-EPIROB 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652346v1</w:t>
+                <w:t xml:space="preserve">hal-00818427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Acquisition of Task and Feedback Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cederborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development and Learning (ICDL), 2011 IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Germany. pp.1 - 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20618,64 +20618,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrisically Motivated Goal Space Creation for Autonomous Goal-Directed Exploration in High-Dimensional Unbounded Sensorimotor Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Benureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICDL-EPIROB 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Frankfurt am Main, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20722,64 +20722,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturational constraints for motor learning in high-dimensions: the case of biped walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUMANOID 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20817,64 +20817,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bootstrapping Intrinsically Motivated Learning with Human Demonstrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Development and Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Frankfurt, Germany. pp.Nguyen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20893,627 +20893,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robotic Game to Evaluate Interfaces used to Show and Teach Visual Objects to a Robot in Real World Condition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Constraining the Size Growth of the Task Space with Socially Guided Intrinsic Motivation using Demonstrations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baranes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE Human-Robot Interaction HRI 2011 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">IJCAI Workshop on Agents Learning Interactively from Human Teachers (ALIHT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647459v1</w:t>
+                <w:t xml:space="preserve">hal-00645995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the Size Growth of the Task Space with Socially Guided Intrinsic Motivation using Demonstrations.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Robotic Game to Evaluate Interfaces used to Show and Teach Visual Objects to a Robot in Real World Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Danieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI Workshop on Agents Learning Interactively from Human Teachers (ALIHT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">ACM/IEEE Human-Robot Interaction HRI 2011 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645995v1</w:t>
+                <w:t xml:space="preserve">hal-00647459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bag-of-features framework for incremental learning of speech invariants in unsegmented audio streams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Acroban the Humanoid: Playful and Compliant Physical Child-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Epigenetic Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Örenäs Slott, Sweden</w:t>
+              <w:t xml:space="preserve">ACM SIGGRAPH'2010 Emerging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00541802v1</w:t>
+                <w:t xml:space="preserve">inria-00541786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturationally-Constrained Competence-Based Intrinsically Motivated Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A bag-of-features framework for incremental learning of speech invariants in unsegmented audio streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Development and Learning (ICDL 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Ann Arbor, United States</w:t>
+              <w:t xml:space="preserve">Tenth International Conference on Epigenetic Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Örenäs Slott, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00541770v1</w:t>
+                <w:t xml:space="preserve">inria-00541802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using mediator objects to easily and robustly teach visual objects to a robot.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Maturationally-Constrained Competence-Based Intrinsically Motivated Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baranes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGGRAPH'2010 Poster</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Development and Learning (ICDL 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ann Arbor, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00541798v1</w:t>
+                <w:t xml:space="preserve">inria-00541770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsically Motivated Goal Exploration for Active Motor Learning in Robots: a Case Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Using mediator objects to easily and robustly teach visual objects to a robot.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">ACM SIGGRAPH'2010 Poster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00541769v1</w:t>
+                <w:t xml:space="preserve">inria-00541798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of three Interfaces allowing Non-expert Users to Teach New Visual Objects to a Robot and their Impact on Learning Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HRI 2010 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21564,64 +21564,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cederborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21640,152 +21640,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00541778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acroban the Humanoid: Playful and Compliant Physical Child-Robot Interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intrinsically Motivated Goal Exploration for Active Motor Learning in Robots: a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baranes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGGRAPH'2010 Emerging Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00541786v1</w:t>
+                <w:t xml:space="preserve">inria-00541769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Intrinsically Motivated Exploration and Active Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Learning and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Shangaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21823,51 +21823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the use of a handheld device in language teaching human-robot interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISB 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21905,64 +21905,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated system for teaching new visually grounded words to a robot for non-expert users using a mobile device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th IEEE-RAS International Conference on Humanoid Robot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21987,64 +21987,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximo-Distal Competence Based Curiosity-Driven Exploration and Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Epigenetic Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22082,51 +22082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning motor dependent Crutchﬁeld's information distance to anticipate changes in the topology of sensory body maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Learning and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Shangaï, China. pp.n/a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22177,51 +22177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robot and Human Interactive Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22246,77 +22246,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated system for teaching new visually grounded words to a robot for non-expert users using a mobile device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22341,64 +22341,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-IAC : Robust Intrinsically Motivated Active Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Development and Learning 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22417,424 +22417,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00438595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we deﬁne intrinsic motivation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intrinsically motivated exploration as efficient active learning in unknown and unprepared spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kaplan</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 8th International Conference on Epigenetic Robotics: Modeling Cognitive Development in Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">, 2008, Brighton, United Kingdom. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00420175v1</w:t>
+                <w:t xml:space="preserve">inria-00420125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sur le rôle de la robotique dans les sciences de l'esprit et du comportement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">developmental active learning with intrinsic motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">informatique et sciences cognitives : influences ou confluences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, paris, france, France</w:t>
+              <w:t xml:space="preserve">iros 2008 workshop : from motor to interaction learning in robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, nice, france, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00348484v1</w:t>
+                <w:t xml:space="preserve">inria-00348479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental exploration in the cultural evolution of lexical conventions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How can we deﬁne intrinsic motivation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Delaunay</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kaplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Epigenetic Robotics: Modeling Cognitive Development in Robotic Systems</w:t>
+              <w:t xml:space="preserve">the 8th International Conference on Epigenetic Robotics: Modeling Cognitive Development in Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00420303v1</w:t>
+                <w:t xml:space="preserve">inria-00420175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsically motivated exploration as efficient active learning in unknown and unprepared spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">sur le rôle de la robotique dans les sciences de l'esprit et du comportement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 8th International Conference on Epigenetic Robotics: Modeling Cognitive Development in Robotic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Brighton, United Kingdom. 2p</w:t>
+              <w:t xml:space="preserve">informatique et sciences cognitives : influences ou confluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, paris, france, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00420125v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00348484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">developmental active learning with intrinsic motivation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Developmental exploration in the cultural evolution of lexical conventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baranes</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iros 2008 workshop : from motor to interaction learning in robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, nice, france, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Epigenetic Robotics: Modeling Cognitive Development in Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00348479v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00420303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22852,90 +22852,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bénéfices d'un entrainement cognitif informatisé et individualisé chez les personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Adolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fedrha 2024 - La Fédération pour la Recherche sur le Handicap et l’Autonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22960,103 +22960,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAC-GLAM: Improving Online RL for LLM agents with Soft Actor-Critic and Hindsight Relabeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOL 2024 - Intrinsically Motivated Open-ended Learning (Workshop at Neurips)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. 2024</w:t>
@@ -23085,90 +23085,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACES: generating diverse programming puzzles with autotelic language models and semantic descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurips 2023 - The 37th Annual Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Nouvelle Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23206,64 +23206,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception and testing of modular robotic kits based on Poppy Ergo Jr for educational purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tallulah Gilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des Jeunes Chercheurs en Sciences Cognitives (CJC2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23288,90 +23288,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Measuring states of curiosity through Electroencephalography and body sensors responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Appriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Ceha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23409,103 +23409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et évaluation de kits robotiques pédagogiques: Analyse écologique et expérimentale des utilisations de la robotique à l’école en termes de connaissances et de représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirpoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'EDMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
@@ -23534,103 +23534,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et évaluation de kits robotiques pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirpoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque e-Fran, Territoires éducatifs d'innovation numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.1, 2018</w:t>
@@ -23653,260 +23653,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous exploration, active learning and human guidance with open-source Poppy humanoid robot platform and Explauto library</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">IniRobot et Poppy Éducation : deux kits robotiques libres pour l'enseignement de l'informatique et de la robotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirtieth Annual Conference on Neural Information Processing Systems (NIPS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Colloque Didapro-Didastic 6e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404399v2</w:t>
+                <w:t xml:space="preserve">hal-01263535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IniRobot et Poppy Éducation : deux kits robotiques libres pour l'enseignement de l'informatique et de la robotique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Autonomous exploration, active learning and human guidance with open-source Poppy humanoid robot platform and Explauto library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Didapro-Didastic 6e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">The Thirtieth Annual Conference on Neural Information Processing Systems (NIPS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263535v1</w:t>
+                <w:t xml:space="preserve">hal-01404399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards hierarchical curiosity-driven exploration of sensorimotor models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Development and Learning and on Epigenetic Robotics (ICDL-EpiRob)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Providence, RI USA, United States. , Proceedings of the 5th International Conference on Development and Learning and on Epigenetic Robotics (ICDL-EpiRob), 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23940,90 +23940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et Personnalisation automatiques des parcours d’apprentissage dans les Systèmes Tutoriels Intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Beziers, France. Actes de la 9eme conférence des Technologies de l’Information et de la Communication pour l’Enseignement (TICE 2014)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24080,51 +24080,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We Need New Scientific Languages to Harness the Complexity of Cognitive Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE Computational Intelligence Society, 13 (1), 2016, IEEE CDS Newsletter on Cognitive and Developmental Systems, Pierre-Yves Oudeyer, 1550-1914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24181,51 +24181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.216, 2015, 978-2-271-08055-4</w:t>
             </w:r>
           </w:p>
@@ -24252,51 +24252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Organization in the Evolution of Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oxford University Press, 6, pp.177, 2006, Studies in the Evolution of Language, 978-0-19-928915-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199289158.001.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -24355,77 +24355,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curiosity-driven exploration: Diversity of mechanisms and functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Ten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Drive for Knowledge: The Science of Human Information Seeking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24459,77 +24459,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational and Robotic Models of Early Language Development: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Kachergis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Schueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Handbook of Language Acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24554,51 +24554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Theories of Curiosity-Driven Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The New Science of Curiosity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24778,64 +24778,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivated cognition: Neural and computational mechanisms of curiosity, attention and intrinsic motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gottlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sung-il Kim; Johnmarshall Reeve; Mimi Bong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Developments in Neuroscience Research on Human Motivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, Emerald Group Publishing Limited, 2016, Advances in Motivation and Achievement, </w:t>
@@ -24867,199 +24867,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsically Motivated Learning of Real World Sensorimotor Skills with Developmental Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Self-Organization: Complex Dynamical Systems in the Evolution of Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Baldassarre, Gianluca and Mirolli, Marco. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Binder, P. and Smith, K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intrinsically Motivated Learning in Natural and Artificial Systems</w:t>
+              <w:t xml:space="preserve">The Language Phenomenon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788611v1</w:t>
+                <w:t xml:space="preserve">hal-00788509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Organization: Complex Dynamical Systems in the Evolution of Speech</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intrinsically Motivated Learning of Real World Sensorimotor Skills with Developmental Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Binder, P. and Smith, K. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baranes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baldassarre, Gianluca and Mirolli, Marco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Language Phenomenon</w:t>
+              <w:t xml:space="preserve">Intrinsically Motivated Learning in Natural and Artificial Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788509v1</w:t>
+                <w:t xml:space="preserve">hal-00788611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Behavior Understanding for Robotics</w:t>
               </w:r>
@@ -25084,51 +25084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ruiz-Del-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cetin Mericli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salah, Albert and Ruiz-del-Solar, Javier and Mericli, Cetin and Oudeyer, P-Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Behavior Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7559, Springer, pp.1-16, 2012, LNCS, </w:t>
@@ -25166,51 +25166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Norbert Seel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of the Sciences of Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2011, Springer Reference Series</w:t>
@@ -25239,51 +25239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curiosity and Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics, a Beautiful Elsewhere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thames &amp; Hudson, 2011, 978-2-86925-095-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25308,51 +25308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les interactions entre la robotique et les sciences de l'esprit et du comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">eds. C. Garbay et D. Kaiser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique et Sciences Cognitives : influences ou confluences ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, 2009</w:t>
@@ -25381,51 +25381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'auto-organisation dans l'évolution de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colloque annuel du Collège de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parole et Musique: Aux origines du dialogue humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Odile Jacob, pp.83-112, 2009</w:t>
@@ -25467,51 +25467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsically motivated machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lungarella, M.; Iida, F.; Bongard, J.; Pfeifer, R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 Years of AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lungarella, M.; Iida, F.; Bongard, J.; Pfeifer, R., pp.n/a, 2008</w:t>
@@ -25566,399 +25566,399 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watching artificial intelligence through the lens of cognitive science methodologies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Curiosité, apprentissage et numérique : Que dit la recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Vulpillières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03729242v1</w:t>
+                <w:t xml:space="preserve">hal-03779141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversational agents for fostering curiosity-driven learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Watching artificial intelligence through the lens of cognitive science methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masataka Sawayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810322v1</w:t>
+                <w:t xml:space="preserve">hal-03729242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curiosité, apprentissage et numérique : Que dit la recherche ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Conversational agents for fostering curiosity-driven learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edith Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine de Vulpillières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779141v1</w:t>
+                <w:t xml:space="preserve">hal-03810322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet KidLearn : Vers une personnalisation motivante des parcours d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.51-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25996,90 +25996,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livret pédagogique : Apprendre à programmer Poppy Ergo Jr en Snap!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Noirpoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -26101,51 +26101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ordinateurs aux robots : les machines en informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26176,77 +26176,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IniRobot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26258,243 +26258,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we learn about development from baby robots?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Building Up the Community: Interdisciplinary Bridges and Open Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107240v1</w:t>
+                <w:t xml:space="preserve">hal-01250784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining and Communicating About Developmental Systems: How To Change Representations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">What do we learn about development from baby robots?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015, pp.2</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250781v1</w:t>
+                <w:t xml:space="preserve">hal-01107240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Up the Community: Interdisciplinary Bridges and Open Science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Explaining and Communicating About Developmental Systems: How To Change Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2015, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250784v1</w:t>
+                <w:t xml:space="preserve">hal-01250781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental constraints on the evolution and acquisition of sensorimotor and social skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26538,233 +26538,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curiosity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intrinsic motivation is key to understanding peer cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538834v1</w:t>
+                <w:t xml:space="preserve">hal-05372504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic motivation is key to understanding peer cultures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Curiosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372504v1</w:t>
+                <w:t xml:space="preserve">hal-05538834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural evolution in populations of Large Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Ovando-Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26825,103 +26825,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning for Aligning Large Language Models Agents with Interactive Environments: Quantifying and Mitigating Prompt Overfitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salim Aissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -26943,90 +26943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved performances and motivation in intelligent tutoring systems: combining machine learning and learner choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27044,90 +27044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Beneficial Role of Curiosity on Route memory in Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadurshana Sivashankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myra Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27145,103 +27145,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Potential of Artificial Intelligence in Individualized Cognitive Training: a Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Adolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masataka Sawayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -27263,77 +27263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Definition of Open-Ended Learning Problems for Goal-Conditioned Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27381,103 +27381,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Language Models as Superpositions of Cultural Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grgur Kovač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masataka Sawayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Portelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Ford Dominey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -27493,345 +27493,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting Better Samples from Pre-trained LLMs: A Case Study on Question Generation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yen-Hsiang Wang</w:t>
+                <w:t xml:space="preserve">Emergence of Shared Sensory-motor Graphical Language from Visual Input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Karch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emery Fine</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897371v1</w:t>
+                <w:t xml:space="preserve">hal-03901804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Shared Sensory-motor Graphical Language from Visual Input</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Lemesle</w:t>
+                <w:t xml:space="preserve">Selecting Better Samples from Pre-trained LLMs: A Case Study on Question Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingdi Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen-Hsiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Laroche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emery Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901804v1</w:t>
+                <w:t xml:space="preserve">hal-03897371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Network Structure Shapes Innovation: Experience-sharing in RL with SAPIENS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Nisioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateo Mahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Momennejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27843,807 +27843,807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language-Conditioned Goal Generation: a New Approach to Language Grounding in RL</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">SocialAI: Benchmarking Socio-Cognitive Abilities in Deep Reinforcement Learning Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grgur Kovač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099887v1</w:t>
+                <w:t xml:space="preserve">hal-03372670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SpatialSim: Recognizing Spatial Configurations of Objects with Graph Neural Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Language-Conditioned Goal Generation: a New Approach to Language Grounding in RL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Akakzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117819v1</w:t>
+                <w:t xml:space="preserve">hal-03099887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta Automatic Curriculum Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">SpatialSim: Recognizing Spatial Configurations of Objects with Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Teodorescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119914v1</w:t>
+                <w:t xml:space="preserve">hal-03117819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal Reinforcement Learning using Observational and Interventional Data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Meta Automatic Curriculum Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465488v1</w:t>
+                <w:t xml:space="preserve">hal-03119914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsically Motivated Goal-Conditioned Reinforcement Learning: a Short Survey</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Causal Reinforcement Learning using Observational and Interventional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099891v1</w:t>
+                <w:t xml:space="preserve">hal-03465488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Teachable Autonomous Agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Intrinsically Motivated Goal-Conditioned Reinforcement Learning: a Short Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Karch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364200v1</w:t>
+                <w:t xml:space="preserve">hal-03099891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SocialAI: Benchmarking Socio-Cognitive Abilities in Deep Reinforcement Learning Agents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards Teachable Autonomous Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Caselles-Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Akakzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372670v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Many Random Seeds? Statistical Power Analysis in Deep Reinforcement Learning Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28661,90 +28661,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergent maturation from stochastic optimization in vocal development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28762,51 +28762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonemic coding might be a result of sensory-motorcoupling dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28856,90 +28856,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Performances and Motivation in Intelligent Tutoring Systems: Combining Machine Learning and Learner Choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria Bordeaux Sud-Ouest. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28957,51 +28957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA générative, société et éducation: En quoi l'IA générative représente-elle un enjeu dans la formation des citoyens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29071,51 +29071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29165,90 +29165,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsically Motivated Multi-Task Reinforcement Learning With Open-Source Explauto Library and Poppy Humanoid Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29435,51 +29435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865117v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Etcheverry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Wang-Chak Chan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp0834" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05178433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Adolphe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105271" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05474601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Ten" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Sakaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Murayama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/OPMI.a.41" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pourcel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.14172" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04861867v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grgur Kova&#269;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Portelas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Sawayama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309114" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04855190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Romac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04861861v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2024.1396359" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395732v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92683.3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04505921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadurshana Sivashankar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Fernandes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcogn.2024.1346280" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdelghani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Hsiang Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingdi Yuan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lucas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-023-00340-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326925v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levin Brinkmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Baumann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derex" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F M&#252;ller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01742-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04404106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grasset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaudron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121352v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laversanne-Finot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2022.3216911" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901771v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Karch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13554" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-022-00591-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Law" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Vulpilli&#232;res" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102887" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676589v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mazon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-022-11129-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651233v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forestier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Mollard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723887v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delmas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.880375" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Ceha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kuli&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00820-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099898v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12588" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03378913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kaushik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gottlieb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26196-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2020.555271" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Eppe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-020-00696-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieri Giuliano Santucci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Baldassarre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2019.00115" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120631v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Shaw" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Shen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Hirsh-Pasek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E Adolph" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2020.00050" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cattaert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar de Rugy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720820941619" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattieu Lapeyre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Halgand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2019.00065" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922316v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2018.00099" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965608v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677222v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aa87cf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653593v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1395" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653596v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2017.00055" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X17000243" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578075v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brochard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2704912" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.078.0132" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664171v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404385v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina J Rohlfing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Wrede" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lisa Vollmer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00470" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350454v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404334v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Smith" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12196" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Kidd" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404278v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pbr.2016.05.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404329v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Benureau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2016.00008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376455v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2016.00010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250727v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baranes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2015.10.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246436v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Iturrate" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grizou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omedes Jason" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131491" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222752v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.09.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137529v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mangin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis ten Bosch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140732.t005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250777v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.09.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936938v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-013-9339-y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063139v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ali Salah" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cetin Mericli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ruiz-Del-Solar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2014.2328731" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087227v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00317" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103010v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cederborg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pjbr-2014-0005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927940v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.01006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913646v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2013.09.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910982v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788440v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.05.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758241v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danieau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2228134" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922125v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-013-0108-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936932v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-013-0110-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350304v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Langlois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541788v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818174v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2009.2037513" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350157v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536681v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348476v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kaplan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420317v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348493v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793610v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kaplan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#233;na Hafner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2006.890271" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194176v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Koning" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001176v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004318v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2004.10.025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818196v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1071-5819(02)00141-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9TL7X1P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201564v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329754v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiya Kobylyanskaya" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Vulpill&#232;res" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372552v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1643" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333302v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cvjetko" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ISAL.a.896" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333507v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Khajehabdollahi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714994v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin L&#233;ger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Molinaro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880495v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yax" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Palminteri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05302378v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399881v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05302437v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Gaven" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05321901v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Aissi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.390" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04861896v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pourcel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04861881v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810193v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collins" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/5dtx3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04372580v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Teodorescu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848119v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nisioti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Risi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Momennejad" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00730" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374993v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bowers" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04369097v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziang Xiao" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Vera Liao" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3581754.3584136" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04365787v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312934v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.03192" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375117v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Xingdi Yuan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312937v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desvaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3585088.3593880" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970122v3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904389v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Plantec" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00651" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317246v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897379v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iou-Jen Liu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Schwing" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910319v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lemesle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Valle-Perez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902423v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901793v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barde" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Nowrouzezahrai" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923635v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Weng" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hofmann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293081v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449915v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Valle Perez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Beskow" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eje Henter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Holzapfel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478513.3480570" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442937v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121146v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akakzia" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03378905v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173198v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439096v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051029v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109511v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alaimi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daniel Pantasdo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376776" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120669v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122039v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reinke" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083158v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lair" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dussoux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099913v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099906v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02971795v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Appriou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smeety Pramij" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370003v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120611v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Delgrange" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mugisha" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377325.3377490" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934921v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370165v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369866v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dominey" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369859v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371252v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Chhibber" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joslin Goh" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Mcdonald" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890151v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840576v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891598v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891758v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911978v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Golemo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ali Ta&#239;ga" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Courville" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891762v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Schueller" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Loreto" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01753111v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desprez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Noirpoudre" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Segonds" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caselli" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120958v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583301v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517941v2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360338v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384566v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388606v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370820v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Matricon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384562v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333032v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354013v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251060v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346130" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144435v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Gerber" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Magnenat" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riedo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chevalier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202654v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090934v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rohlfing" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016428v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061708v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061211v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096338v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lapeyre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Nguyen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Depraetre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984068v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montesano" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007689v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096344v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve N'Guyen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Falher" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963725v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061195v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061682v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Miard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074822v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fudal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860655v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850759v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861110v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842453v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922537v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852858v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931398v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984312v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860641v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850703v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872484v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858210v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788433v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788627v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Steil" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wrede" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762762v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755248v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lang" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toussaint" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789393v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936960v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2012.6400809" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762795v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762753v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788577v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762758v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764353v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755216v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652126v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652417v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646585v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818427v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646913v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652346v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636166v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2011.6037359" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649873v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fncom.2011.52.00032" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649333v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645986v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647459v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645995v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541802v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541770v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541798v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541769v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541794v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541778v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541786v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420306v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420235v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438564v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420290v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420186v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatz" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420288v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;chu" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420249v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438595v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420175v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348484v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420303v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delaunay" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420125v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348479v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848811v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844089v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04366773v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154848v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tallulah Gilliard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434249v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780511v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688310v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404399v2" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263535v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250424v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346146" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090900v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404458v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250693v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Audouze" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laming" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/biologie-science-de-la-terre/7174-mondes-mosaiques.html" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818204v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199289158.001.0001" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03447896v2" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009026949" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371233v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kachergis" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03513491v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404503v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Vosgerau" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta F Frith" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Hamilton" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Heyes" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mitpress.universitypressscholarship.com/view/10.7551/mitpress/9780262034326.001.0001/upso-9780262034326" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404468v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0749-742320160000019017" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788611v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788509v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788617v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34014-7_1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652123v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788574v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420309v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446908v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420223v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729242v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810322v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779141v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116423v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384649v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noirpoudre" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demangeat" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404432v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412928v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guitard" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107240v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250781v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250784v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652129v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05538834v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372504v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715009v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ovando-Tellez" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Foulon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Dussauld" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844077v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889350v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04395366v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04363997v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810195v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04365783v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897371v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery Fine" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901804v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laroche" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715924v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Mahaut" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099887v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117819v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119914v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465488v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099891v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364200v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Caselles-Dupr&#233;" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372670v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890154v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100042v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000791v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04433127v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04945894v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03210022v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01476320v2" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pourcel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.14172" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865117v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hamon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Etcheverry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Wang-Chak Chan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp0834" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05178433v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Adolphe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105271" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05474601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Ten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Sakaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Murayama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/OPMI.a.41" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04505921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadurshana Sivashankar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Fernandes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcogn.2024.1346280" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04861861v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grgur Kova&#269;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Portelas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2024.1396359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395732v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92683.3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04861867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Sawayama" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309114" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04855190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Romac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04404106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grasset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaudron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdelghani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Hsiang Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingdi Yuan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-023-00340-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levin Brinkmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Baumann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derex" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F M&#252;ller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01742-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651233v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forestier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Mollard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delmas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.880375" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Karch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-022-00591-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Law" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Vulpilli&#232;res" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102887" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121352v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laversanne-Finot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2022.3216911" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901771v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13554" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mazon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-022-11129-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Ceha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kuli&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00820-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099898v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12588" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03378913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kaushik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gottlieb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26196-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2020.555271" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Eppe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-020-00696-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieri Giuliano Santucci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Baldassarre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2019.00115" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120631v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Shaw" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Shen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Hirsh-Pasek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E Adolph" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2020.00050" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cattaert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar de Rugy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720820941619" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattieu Lapeyre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Halgand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2019.00065" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965608v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2018.00099" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2017.00055" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couraud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aa87cf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1395" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X17000243" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578075v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brochard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2704912" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.078.0132" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664171v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404329v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Benureau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2016.00008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376455v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lisa Vollmer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Wrede" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina J Rohlfing" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2016.00010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404385v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00470" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350454v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404334v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Smith" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12196" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404304v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Kidd" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404278v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pbr.2016.05.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250777v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.09.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913669v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250727v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baranes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2015.10.009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Iturrate" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grizou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omedes Jason" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131491" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222752v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.09.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137529v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mangin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis ten Bosch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140732.t005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936938v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-013-9339-y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063139v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ali Salah" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cetin Mericli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ruiz-Del-Solar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2014.2328731" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087227v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00317" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103010v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cederborg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pjbr-2014-0005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.01006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913646v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2013.09.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788440v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.05.008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758241v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danieau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2228134" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350304v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Langlois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764448v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922125v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-013-0108-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936932v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-013-0110-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541788v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818174v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2009.2037513" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350157v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536681v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348476v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kaplan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420317v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348493v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793610v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kaplan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#233;na Hafner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2006.890271" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194176v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Koning" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001176v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004318v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2004.10.025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818196v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1071-5819(02)00141-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9TL7X1P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201564v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05302437v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Gaven" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05321901v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Aissi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.390" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333302v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cvjetko" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ISAL.a.896" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329754v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiya Kobylyanskaya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Vulpill&#232;res" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372552v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1643" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333507v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Khajehabdollahi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05302378v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880495v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yax" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Palminteri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399881v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714994v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin L&#233;ger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Molinaro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810193v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collins" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/5dtx3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848119v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nisioti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Risi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Momennejad" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00730" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04372580v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Teodorescu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04861896v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pourcel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04861881v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904389v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Plantec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00651" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970122v3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317246v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374993v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bowers" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04369097v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziang Xiao" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Vera Liao" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3581754.3584136" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04365787v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312934v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.03192" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312937v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desvaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3585088.3593880" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375117v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Xingdi Yuan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902423v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897379v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iou-Jen Liu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Schwing" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910319v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lemesle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Valle-Perez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901793v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barde" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Nowrouzezahrai" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051029v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293081v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923635v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Weng" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hofmann" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449915v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Valle Perez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Beskow" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eje Henter" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Holzapfel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478513.3480570" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442937v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121146v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akakzia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03378905v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173198v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439096v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370003v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reinke" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120611v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lair" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Delgrange" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mugisha" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dussoux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377325.3377490" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109511v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alaimi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daniel Pantasdo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376776" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120669v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122039v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083158v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099913v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099906v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02971795v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Appriou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smeety Pramij" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371252v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Chhibber" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joslin Goh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Mcdonald" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370165v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934921v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369866v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dominey" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369859v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01753111v2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desprez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Noirpoudre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Segonds" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caselli" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120958v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891598v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890151v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840576v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891758v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911978v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Golemo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ali Ta&#239;ga" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Courville" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891762v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Schueller" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Loreto" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583301v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517941v2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354013v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360338v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384566v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388606v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370820v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Matricon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384562v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333032v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202654v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251060v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346130" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144435v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Gerber" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Magnenat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riedo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chevalier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090934v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rohlfing" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016428v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061708v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061211v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096338v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lapeyre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Nguyen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Depraetre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984068v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montesano" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007689v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096344v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve N'Guyen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Falher" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963725v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061195v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061682v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Miard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074822v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fudal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788433v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858210v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850703v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872484v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842453v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860655v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850759v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861110v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922537v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852858v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931398v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984312v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860641v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755216v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788627v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Steil" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wrede" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762762v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755248v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lang" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toussaint" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789393v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936960v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2012.6400809" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762795v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762753v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788577v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764353v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762758v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646913v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652346v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652126v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652417v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646585v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818427v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636166v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2011.6037359" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649873v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fncom.2011.52.00032" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649333v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645986v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645995v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647459v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541786v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541802v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541770v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541798v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541794v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541778v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541769v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420306v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420235v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438564v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420290v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420186v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatz" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420288v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;chu" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420249v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438595v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420125v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348479v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420175v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348484v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420303v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delaunay" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848811v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844089v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04366773v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154848v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tallulah Gilliard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434249v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780511v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688310v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263535v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404399v2" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250424v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346146" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090900v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404458v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250693v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Audouze" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laming" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/biologie-science-de-la-terre/7174-mondes-mosaiques.html" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818204v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199289158.001.0001" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03447896v2" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009026949" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371233v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kachergis" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03513491v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404503v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Vosgerau" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta F Frith" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Hamilton" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Heyes" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mitpress.universitypressscholarship.com/view/10.7551/mitpress/9780262034326.001.0001/upso-9780262034326" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404468v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0749-742320160000019017" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788509v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788611v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788617v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34014-7_1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652123v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788574v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420309v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446908v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420223v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779141v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729242v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810322v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116423v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384649v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noirpoudre" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demangeat" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404432v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412928v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guitard" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250784v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107240v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250781v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652129v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372504v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05538834v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715009v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ovando-Tellez" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Foulon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Dussauld" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844077v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889350v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04395366v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04363997v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810195v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04365783v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901804v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laroche" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897371v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery Fine" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715924v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Mahaut" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372670v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099887v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117819v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119914v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465488v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099891v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364200v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Caselles-Dupr&#233;" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890154v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100042v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000791v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04433127v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04945894v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03210022v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01476320v2" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>