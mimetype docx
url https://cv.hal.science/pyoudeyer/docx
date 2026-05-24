--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -204,274 +204,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Sensorimotor Agency in Cellular Automata using Diversity Search</w:t>
+                <w:t xml:space="preserve">Broadening the lens: A review of multi-object tracking task and its use in cognitive training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Hamon</w:t>
+                <w:t xml:space="preserve">Marion Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
+                <w:t xml:space="preserve">Maxime Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert Wang-Chak Chan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adp0834⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 258, pp.105271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865117v2</w:t>
+                <w:t xml:space="preserve">hal-05178433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadening the lens: A review of multi-object tracking task and its use in cognitive training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovering Sensorimotor Agency in Cellular Automata using Diversity Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Pech</w:t>
+                <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Adolphe</w:t>
+                <w:t xml:space="preserve">Bert Wang-Chak Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 258, pp.105271. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (44), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adp0834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178433v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Curious U : Integrating Theories Linking Knowledge and Information-Seeking Behavior</w:t>
               </w:r>
@@ -613,51 +613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myra Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -685,581 +685,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SocialAI school: a framework leveraging developmental psychology toward artificial socio-cultural agents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
+                <w:t xml:space="preserve">Quand l'IA explore les prémices d'une vie artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 562</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861861v1</w:t>
+                <w:t xml:space="preserve">hal-04848954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-driven Automated Discovery Tools Reveal Diverse Behavioral Competencies of Biological Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+                <w:t xml:space="preserve">Stick to your role! Stability of personal values expressed in large language models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grgur Kovač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masataka Sawayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Levin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.92683.3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (8), pp.e0309114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0309114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395732v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stick to your role! Stability of personal values expressed in large language models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Portelas</w:t>
+                <w:t xml:space="preserve">Les algorithmes des IA peuvent-ils comprendre notre monde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masataka Sawayama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
+                <w:t xml:space="preserve">Thomas Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861867v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les algorithmes des IA peuvent-ils comprendre notre monde ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Carta</w:t>
+                <w:t xml:space="preserve">AI-driven Automated Discovery Tools Reveal Diverse Behavioral Competencies of Biological Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Levin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.92683.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855190v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'IA explore les prémices d'une vie artificielle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gautier Hamon</w:t>
+                <w:t xml:space="preserve">The SocialAI school: a framework leveraging developmental psychology toward artificial socio-cultural agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grgur Kovač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbot.2024.1396359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848954v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Confounded Data in Latent Model-Based Reinforcement Learning</w:t>
               </w:r>
@@ -1615,1131 +1615,1131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsically Motivated Goal Exploration Processes with Automatic Curriculum Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Open-Source Cognitive Test Battery to Assess Human Attention and Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masataka Sawayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Forestier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Portelas</w:t>
+                <w:t xml:space="preserve">Denis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Mollard</w:t>
+                <w:t xml:space="preserve">Alexandra Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.880375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651233v3</w:t>
+                <w:t xml:space="preserve">hal-03723887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Open-Source Cognitive Test Battery to Assess Human Attention and Memory</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intrinsically Motivated Goal Exploration Processes with Automatic Curriculum Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Delmas</w:t>
+                <w:t xml:space="preserve">Sébastien Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723887v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651233v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language and Culture Internalisation for Human-Like Autotelic AI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pilot study of an intervention based on an intelligent tutoring system (ITS) for instructing mathematical skills of students with ASD and/or ID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Karch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+                <w:t xml:space="preserve">Cécile Mazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Machine Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42256-022-00591-4⟩</w:t>
+              <w:t xml:space="preserve">Education and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10639-022-11129-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901812v1</w:t>
+                <w:t xml:space="preserve">hal-03676589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversational agents for fostering curiosity-driven learning in children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania Abdelghani</w:t>
+                <w:t xml:space="preserve">GRIMGEP: Learning Progress for Robust Goal Sampling in Visual Deep Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grgur Kovač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laversanne-Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2022.102887⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCDS.2022.3216911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779096v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121352v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRIMGEP: Learning Progress for Robust Goal Sampling in Visual Deep Reinforcement Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Laversanne-Finot</w:t>
+                <w:t xml:space="preserve">Autotelic Agents with Intrinsically Motivated Goal-Conditioned Reinforcement Learning: A Short Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Karch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCDS.2022.3216911⟩</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1613/jair.1.13554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121352v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autotelic Agents with Intrinsically Motivated Goal-Conditioned Reinforcement Learning: A Short Survey</w:t>
+                <w:t xml:space="preserve">Language and Culture Internalisation for Human-Like Autotelic AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Karch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 4, pp.1068-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42256-022-00591-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1613/jair.1.13554⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03901771v1</w:t>
+                <w:t xml:space="preserve">hal-03901812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot study of an intervention based on an intelligent tutoring system (ITS) for instructing mathematical skills of students with ASD and/or ID</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Mazon</w:t>
+                <w:t xml:space="preserve">Conversational agents for fostering curiosity-driven learning in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Clément</w:t>
+                <w:t xml:space="preserve">Edith Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Roy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Catherine de Vulpillières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education and Information Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167, pp.102887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10639-022-11129-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2022.102887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676589v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Functions and Behaviours of Social Robots for In-Class Learning Activities: Teachers’ Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EpidemiOptim: a Toolbox for the Optimization of Control Policies in Epidemiological Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy Ceha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edith Law</w:t>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Kulić</w:t>
+                <w:t xml:space="preserve">Sébastien Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12369-021-00820-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71, pp.479-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1613/jair.1.12588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465477v1</w:t>
+                <w:t xml:space="preserve">hal-03099898v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EpidemiOptim: a Toolbox for the Optimization of Control Policies in Epidemiological Models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying Functions and Behaviours of Social Robots for In-Class Learning Activities: Teachers’ Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rouillon</w:t>
+                <w:t xml:space="preserve">Jessy Ceha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+                <w:t xml:space="preserve">Dana Kulić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 71, pp.479-515. </w:t>
+              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1613/jair.1.12588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12369-021-00820-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099898v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humans monitor learning progress in curiosity-driven exploration</w:t>
               </w:r>
@@ -2842,51 +2842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsically Motivated Exploration of Learned Goal Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laversanne-Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3634,90 +3634,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering Health Education With a Serious Game in Children With Asthma: Pilot Studies for Assessing Learning Efficacy and Automatized Learning Personalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3745,213 +3745,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and Usability of Various Robotic Arm Control Modes from Human Force Signals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autonomous development and learning in artificial intelligence and robotics: Scaling up deep learning to human–like learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymar de Rugy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbot.2017.00055⟩</w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X17000243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653596v1</w:t>
+                <w:t xml:space="preserve">hal-01653604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model and experiments to optimize co-adaptation in a simplified myoelectric control system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cattaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3975,51 +3923,51 @@
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-2552/aa87cf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -4083,135 +4031,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous development and learning in artificial intelligence and robotics: Scaling up deep learning to human–like learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance and Usability of Various Robotic Arm Control Modes from Human Force Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cattaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Paclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymar de Rugy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0140525X17000243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnbot.2017.00055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653604v1</w:t>
+                <w:t xml:space="preserve">hal-01653596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergent Jaw Predominance in Vocal Development through Stochastic Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4451,512 +4451,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Diversity Generation in Autonomous Exploration through Reuse of Past Experience</w:t>
+                <w:t xml:space="preserve">Pragmatic Frames for Teaching and Learning in Human–Robot interaction: Review and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Benureau</w:t>
+                <w:t xml:space="preserve">Anna-Lisa Vollmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Wrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina J Rohlfing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frobt.2016.00008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbot.2016.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404329v1</w:t>
+                <w:t xml:space="preserve">hal-01376455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatic Frames for Teaching and Learning in Human–Robot interaction: Review and Challenges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavioral Diversity Generation in Autonomous Exploration through Reuse of Past Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina J Rohlfing</w:t>
+                <w:t xml:space="preserve">Fabien Benureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbot.2016.00010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2016.00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376455v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Alternative to Mapping a Word onto a Concept in Language Acquisition: Pragmatic Frames</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Evolution May Work Through Curiosity-Driven Developmental Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00470⟩</w:t>
+              <w:t xml:space="preserve">Topics in cognitive science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tops.12196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404385v1</w:t>
+                <w:t xml:space="preserve">hal-01404334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éveil des bébés robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Alternative to Mapping a Word onto a Concept in Language Acquisition: Pragmatic Frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina J Rohlfing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Wrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Lisa Vollmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350454v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Evolution May Work Through Curiosity-Driven Developmental Process</w:t>
+                <w:t xml:space="preserve">L'éveil des bébés robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in cognitive science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tops.12196⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01404334v1</w:t>
+                <w:t xml:space="preserve">hal-01350454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curiosity and Intrinsic Motivation for Autonomous Machine Learning</w:t>
               </w:r>
@@ -5226,416 +5226,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Armed Bandits for Intelligent Tutoring Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Roy</w:t>
+                <w:t xml:space="preserve">Exploiting Task Constraints for Self-Calibrated Brain-Machine Interface Control Using Error-Related Potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Iturrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omedes Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913669v1</w:t>
+                <w:t xml:space="preserve">hal-01246436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye movements reveal epistemic curiosity in human observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gottlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 117, pp.9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.visres.2015.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Task Constraints for Self-Calibrated Brain-Machine Interface Control Using Error-Related Potentials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Omedes Jason</w:t>
+                <w:t xml:space="preserve">Multi-Armed Bandits for Intelligent Tutoring Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.20--48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131491⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01246436v1</w:t>
+                <w:t xml:space="preserve">hal-00913669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the cognitive nature of speech sound systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5793,542 +5793,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137529v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socially Guided Intrinsic Motivation for Robot Learning of Motor Skills</w:t>
+                <w:t xml:space="preserve">Behavior Understanding and Developmental Robotics (Guest Editorial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+                <w:t xml:space="preserve">Albert Ali Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cetin Mericli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ruiz-Del-Solar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10514-013-9339-y⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2), pp.77-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAMD.2014.2328731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936938v2</w:t>
+                <w:t xml:space="preserve">hal-01063139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior Understanding and Developmental Robotics (Guest Editorial)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Ali Salah</w:t>
+                <w:t xml:space="preserve">The effects of task difficulty, novelty and the size of the search space on intrinsically motivated exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Javier Ruiz-Del-Solar</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Gottlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAMD.2014.2328731⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (317), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2014.00317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063139v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of task difficulty, novelty and the size of the search space on intrinsically motivated exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baranes</w:t>
+                <w:t xml:space="preserve">Socially Guided Intrinsic Motivation for Robot Learning of Motor Skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Gottlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (317), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (3), pp.273-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2014.00317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10514-013-9339-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087227v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936938v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A social learning formalism for learners trying to figure out what a teacher wants them to do</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developmental Learning of Sensorimotor Models for Control in Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (7)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103010v1</w:t>
+                <w:t xml:space="preserve">hal-01061633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental Learning of Sensorimotor Models for Control in Robotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A social learning formalism for learners trying to figure out what a teacher wants them to do</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cederborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.64-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/pjbr-2014-0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061633v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object learning through active exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Lyubova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6399,897 +6399,897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Organization of Early Vocal Development in Infants and Machines: The Role of Intrinsic Motivation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+                <w:t xml:space="preserve">From Language to Motor Gavagai: Uniﬁed Imitation Learning of Multiple Linguistic and Non-linguistic Sensorimotor Skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cederborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927940v1</w:t>
+                <w:t xml:space="preserve">hal-00910982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information-seeking, curiosity, and attention: computational and neural mechanisms.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Gottlieb</w:t>
+                <w:t xml:space="preserve">Self-Organization of Early Vocal Development in Infants and Machines: The Role of Intrinsic Motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2013.09.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1006), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.01006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913646v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Language to Motor Gavagai: Uniﬁed Imitation Learning of Multiple Linguistic and Non-linguistic Sensorimotor Skills</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cederborg</w:t>
+                <w:t xml:space="preserve">Information-seeking, curiosity, and attention: computational and neural mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Gottlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (11), pp.585-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2013.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910982v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Learning of Inverse Models with Intrinsically Motivated Goal Exploration in Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baranes</w:t>
+                <w:t xml:space="preserve">The Impact of Human-Robot Interfaces on the Learning of Visual Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Danieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2012.05.008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (2), pp.525-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2012.2228134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788440v1</w:t>
+                <w:t xml:space="preserve">hal-00758241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Human-Robot Interfaces on the Learning of Visual Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+                <w:t xml:space="preserve">Active Learning of Inverse Models with Intrinsically Motivated Goal Exploration in Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (2), pp.525-541. </w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (1), pp.69-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2012.2228134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2012.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758241v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déséquilibre de l’apprentissage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ly</w:t>
+                <w:t xml:space="preserve">Learning the Combinatorial Structure of Demonstrated Behaviors with Inverse Feedback Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Third International Workshop on Human Behavior Understanding, 7559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350304v1</w:t>
+                <w:t xml:space="preserve">hal-00764448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the Combinatorial Structure of Demonstrated Behaviors with Inverse Feedback Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mangin</w:t>
+                <w:t xml:space="preserve">Le déséquilibre de l’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Third International Workshop on Human Behavior Understanding, 7559</w:t>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764448v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration through Covariance Matrix Adaptation Enables Developmental Motor Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freek Stulp</w:t>
+                <w:t xml:space="preserve">Active Choice of Teachers, Learning Strategies and Goals for a Socially Guided Intrinsic Motivation Learner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3 (3), pp.128-135. </w:t>
+              <w:t xml:space="preserve">, 2012, 3 (3), pp.136-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/s13230-013-0108-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/s13230-013-0110-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922125v1</w:t>
+                <w:t xml:space="preserve">hal-00936932v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Choice of Teachers, Learning Strategies and Goals for a Socially Guided Intrinsic Motivation Learner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+                <w:t xml:space="preserve">Exploration through Covariance Matrix Adaptation Enables Developmental Motor Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3 (3), pp.136-146. </w:t>
+              <w:t xml:space="preserve">, 2012, 3 (3), pp.128-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/s13230-013-0110-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/s13230-013-0108-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936932v2</w:t>
+                <w:t xml:space="preserve">hal-00922125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editorial Active Learning and Intrinsically Motivated Exploration in Robots: Advances and Challenges</w:t>
               </w:r>
@@ -7426,51 +7426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-IAC: Robust intrinsically motivated exploration and active learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7593,221 +7593,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique : de l'automate à l'humanoïde par Bernard Espiau. Un robot très curieux, entretien avec Pierre-Yves Oudeyer, propos recueillis par Dominique Chouchan.</w:t>
+                <w:t xml:space="preserve">stable kernels and fluid body envelopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Espiau</w:t>
+                <w:t xml:space="preserve">Frederic Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Si le boson de Higgs n'existait pas, 424 novembre 2008</w:t>
+              <w:t xml:space="preserve">SICE Journal of Control, Measurement, and System Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00536681v1</w:t>
+                <w:t xml:space="preserve">inria-00348476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">stable kernels and fluid body envelopes</w:t>
+                <w:t xml:space="preserve">Robotique : de l'automate à l'humanoïde par Bernard Espiau. Un robot très curieux, entretien avec Pierre-Yves Oudeyer, propos recueillis par Dominique Chouchan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Kaplan</w:t>
+                <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SICE Journal of Control, Measurement, and System Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Si le boson de Higgs n'existait pas, 424 novembre 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00348476v1</w:t>
+                <w:t xml:space="preserve">inria-00536681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps comme variable expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7845,51 +7845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">computational models in the debate over language learnability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8490,64 +8490,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGELLAN: Metacognitive predictions of learning progress guide autotelic LLM agents in large goal spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8615,64 +8615,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning for Aligning Large Language Models Agents with Interactive Environments: Quantifying and Mitigating Prompt Overfitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salim Aissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8730,464 +8730,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Flow-Lenia Universes with a Curiosity-driven AI Scientist: Discovering Diverse Ecosystem Dynamics</w:t>
+                <w:t xml:space="preserve">Une approche hybride de l'IA pour les technologies éducatives : augmenter les STI avec l'IA générative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Michel</w:t>
+                <w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Cvjetko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gautier Hamon</w:t>
+                <w:t xml:space="preserve">Catherine de Vulpillères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALIFE 2025 - Conference on Artificial Life</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.145-148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333302v1</w:t>
+                <w:t xml:space="preserve">hal-05329754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche hybride de l'IA pour les technologies éducatives : augmenter les STI avec l'IA générative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine de Vulpillères</w:t>
+                <w:t xml:space="preserve">Recursive Training Loops in LLMs: How training data properties modulate distribution shift in generated data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grgur Kovač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMNLP 2025 - Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.32278-32297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329754v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive Training Loops in LLMs: How training data properties modulate distribution shift in generated data?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grgur Kovač</w:t>
+                <w:t xml:space="preserve">Exploring Flow-Lenia Universes with a Curiosity-driven AI Scientist: Discovering Diverse Ecosystem Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Perez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
+                <w:t xml:space="preserve">Marko Cvjetko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2025 - Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.32278-32297, </w:t>
+              <w:t xml:space="preserve">ALIFE 2025 - Conference on Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Kyoto / Virtual, Japan. pp.68, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/ISAL.a.896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372552v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expedition &amp; Expansion: Leveraging Semantic Representations for Goal-Directed Exploration in Continuous Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Khajehabdollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Cvjetko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALIFE 2025 - Conference on Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Kyoto, Japan</w:t>
@@ -9210,299 +9210,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WORLDLLM: IMPROVING LLMS' WORLD MODELING USING CURIOSITY-DRIVEN THEORY-MAKING</w:t>
+                <w:t xml:space="preserve">PhyloLM : Inferring the Phylogeny of Large Language Models and Predicting their Performances in Benchmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Levy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Colas</w:t>
+                <w:t xml:space="preserve">Nicolas Yax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Romac</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Palminteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RLDM 2025 - Multi-disciplinary Conference on Reinforcement Learning and Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ICLR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302378v1</w:t>
+                <w:t xml:space="preserve">hal-04880495v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhyloLM : Inferring the Phylogeny of Large Language Models and Predicting their Performances in Benchmarks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Yax</w:t>
+                <w:t xml:space="preserve">WORLDLLM: IMPROVING LLMS' WORLD MODELING USING CURIOSITY-DRIVEN THEORY-MAKING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Palminteri</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Romac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">RLDM 2025 - Multi-disciplinary Conference on Reinforcement Learning and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880495v2</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering and Controlling Diverse Self-Organised Patterns in Cellular Automata Using Autotelic Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Cvjetko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9540,64 +9540,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When LLMs Play the Telephone Game: Cultural Attractors as Conceptual Tools to Evaluate LLMs in Multi-turn Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grgur Kovač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9659,274 +9659,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714994v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent Learning Progress Drives Autonomous Goal Selection in Human Reinforcement Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Colas</w:t>
+                <w:t xml:space="preserve">Collective Innovation in Groups of Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Nisioti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Risi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Momennejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Collins</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2024 - The Thirty-Eighth Annual Conference on Neural Information Processing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31234/osf.io/5dtx3⟩</w:t>
+              <w:t xml:space="preserve">ALIFE 2024 - The Conference on Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/isal_a_00730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810193v1</w:t>
+                <w:t xml:space="preserve">hal-04848119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Innovation in Groups of Large Language Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Risi</w:t>
+                <w:t xml:space="preserve">Latent Learning Progress Drives Autonomous Goal Selection in Human Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Momennejad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+                <w:t xml:space="preserve">Anne Collins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALIFE 2024 - The Conference on Artificial Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark. </w:t>
+              <w:t xml:space="preserve">NeurIPS 2024 - The Thirty-Eighth Annual Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/isal_a_00730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/5dtx3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848119v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACES: Generating diverse programming puzzles with autotelic language models and semantic descriptors</w:t>
               </w:r>
@@ -10046,64 +10046,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autotelic LLM-based exploration for goal-conditioned RL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grgur Kovač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10141,90 +10141,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stick to your Role! Stability of Personal Values Expressed in Large Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grgur Kovač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Portelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masataka Sawayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Ford Dominey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10256,394 +10256,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow-Lenia: Towards open-ended evolution in cellular automata through mass conservation and parameter localization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">SBMLTOODEJAX: Efficient Simulation and Optimization of Biological Network Models in JAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2023 Conference on Artificial Life</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS 2023 - AI4Science Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New Orleans (LA), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904389v1</w:t>
+                <w:t xml:space="preserve">hal-04317246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounding Large Language Models in Interactive Environments with Online Reinforcement Learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+                <w:t xml:space="preserve">Flow-Lenia: Towards open-ended evolution in cellular automata through mass conservation and parameter localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Plantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2023 Conference on Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/isal_a_00651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970122v3</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SBMLTOODEJAX: Efficient Simulation and Optimization of Biological Network Models in JAX</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grounding Large Language Models in Interactive Environments with Online Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2023 - AI4Science Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, New Orleans (LA), France</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honololu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317246v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970122v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codeplay: Autotelic Learning through Collaborative Self-Play in Programming Environments</w:t>
               </w:r>
@@ -10668,51 +10668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Bowers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10874,913 +10874,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SocialAI School: Insights from Developmental Psychology Towards Artificial Socio-Cultural Agents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
+                <w:t xml:space="preserve">Generative AI in the Classroom: Can Students Remain Active Learners?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOM 2023 -First Workshop on Theory of Mind in Communicating Agents - ICML 2023 Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeurIPS 2023 - GAIED Workshop - Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New orleans, USA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2310.03192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365787v2</w:t>
+                <w:t xml:space="preserve">hal-04312934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative AI in the Classroom: Can Students Remain Active Learners?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+                <w:t xml:space="preserve">The SocialAI School: Insights from Developmental Psychology Towards Artificial Socio-Cultural Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grgur Kovač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2023 - GAIED Workshop - Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TOM 2023 -First Workshop on Theory of Mind in Communicating Agents - ICML 2023 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu (Hawaii), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2310.03192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04312934v1</w:t>
+                <w:t xml:space="preserve">hal-04365787v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive environments for training children’s curiosity through the practice of metacognitive skills : a pilot study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edith Law</w:t>
+                <w:t xml:space="preserve">Augmenting Autotelic Agents with Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Teodorescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Desvaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+                <w:t xml:space="preserve">Eric Xingdi Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Alexandre Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDC 2023 - The 22nd annual ACM Interaction Design and Children Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CoLLAs 2023 - Conference on Lifelong Learing Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312937v1</w:t>
+                <w:t xml:space="preserve">hal-04375117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmenting Autotelic Agents with Large Language Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Teodorescu</w:t>
+                <w:t xml:space="preserve">Interactive environments for training children’s curiosity through the practice of metacognitive skills : a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc-Alexandre Côté</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoLLAs 2023 - Conference on Lifelong Learing Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDC 2023 - The 22nd annual ACM Interaction Design and Children Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Chicago IL, United States. pp.495-501, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3585088.3593880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375117v1</w:t>
+                <w:t xml:space="preserve">hal-04312937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EAGER: Asking and Answering Questions for Automatic Reward Shaping in Language-guided RL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+                <w:t xml:space="preserve">Asking for Knowledge : Training RL Agents to Query External Knowledge Using Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iou-Jen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingdi Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Alexandre Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander G Schwing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2022 - Thirty-sixth Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902423v1</w:t>
+                <w:t xml:space="preserve">hal-03897379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asking for Knowledge : Training RL Agents to Query External Knowledge Using Language</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Language-biased image classification: evaluation based on semantic representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masataka Sawayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Valle-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">ICLR 2022 - The Tenth International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897379v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language-biased image classification: evaluation based on semantic representations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EAGER: Asking and Answering Questions for Automatic Reward Shaping in Language-guided RL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masataka Sawayama</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2022 - The Tenth International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Virtual, France</w:t>
+              <w:t xml:space="preserve">NeurIPS 2022 - Thirty-sixth Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910319v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to Guide and to Be Guided in the Architect-Builder Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Barde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Karch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Nowrouzezahrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11822,51 +11822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agent Reinforcement Learning as a Computational Tool for Language Evolution Research: Historical Context and Future Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11898,511 +11898,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un Système Tutoriel Intelligent (STI) basé sur les progrès d'apprentissage : des étapes formelles aux étapes d'expérimentations chez les enfants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Roy</w:t>
+                <w:t xml:space="preserve">Transflower: probabilistic autoregressive dance generation with multimodal attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Valle Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Beskow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Eje Henter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Holzapfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGGRAPH Asia 2021 - 14th ACM SIGGRAPH Conference and Exhibition on Computer Graphics and Interactive Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3478513.3480570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293081v1</w:t>
+                <w:t xml:space="preserve">hal-03449915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Curriculum Learning For Deep RL: A Short Survey</w:t>
+                <w:t xml:space="preserve">SocialAI 0.1: Towards a Benchmark to Stimulate Research on Socio-Cognitive Abilities in Deep Reinforcement Learning Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grgur Kovač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémy Portelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2020 - International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Kyoto / Virtuelle, Japan</w:t>
+              <w:t xml:space="preserve">NAACL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Mexico CIty, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923635v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transflower: probabilistic autoregressive dance generation with multimodal attention</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonas Beskow</w:t>
+                <w:t xml:space="preserve">Automatic Curriculum Learning For Deep RL: A Short Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Weng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustav Eje Henter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andre Holzapfel</w:t>
+                <w:t xml:space="preserve">Katja Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGGRAPH Asia 2021 - 14th ACM SIGGRAPH Conference and Exhibition on Computer Graphics and Interactive Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI 2020 - International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Kyoto / Virtuelle, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449915v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SocialAI 0.1: Towards a Benchmark to Stimulate Research on Socio-Cognitive Abilities in Deep Reinforcement Learning Agents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katja Hofmann</w:t>
+                <w:t xml:space="preserve">Conception d'un Système Tutoriel Intelligent (STI) basé sur les progrès d'apprentissage : des étapes formelles aux étapes d'expérimentations chez les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Mexico CIty, Mexico</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.20-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442937v1</w:t>
+                <w:t xml:space="preserve">hal-03293081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grounding Language to Autonomously-Acquired Skills via Goal Generation</w:t>
               </w:r>
@@ -12440,51 +12440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLR 2021 - Ninth International Conference on Learning Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12604,77 +12604,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TeachMyAgent: a Benchmark for Automatic Curriculum Learning in Deep RL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Portelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12712,90 +12712,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grounding Spatio-Temporal Language with Transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Karch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12827,338 +12827,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsically Motivated Discovery of Diverse Patterns in Self-Organizing Systems</w:t>
+                <w:t xml:space="preserve">User-in-the-loop Adaptive Intent Detection for Instructable Digital Assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Reinke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
+                <w:t xml:space="preserve">Nicolas Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Delgrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mugisha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dussoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUI '20: 25th International Conference on Intelligent User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Cagliari, Italy. pp.116-127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3377325.3377490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370003v1</w:t>
+                <w:t xml:space="preserve">hal-03120611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-in-the-loop Adaptive Intent Detection for Instructable Digital Assistant</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Dussoux</w:t>
+                <w:t xml:space="preserve">Intrinsically Motivated Discovery of Diverse Patterns in Self-Organizing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUI '20: 25th International Conference on Intelligent User Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Addis Ababa, Ethiopia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120611v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedagogical Agents for Fostering Question-Asking Skills in Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Daniel Pantasdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI '20 - CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Honolulu / Virtual, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13192,90 +13192,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEEP SETS FOR GENERALIZATION IN RL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Karch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13313,77 +13313,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive growing of self-organized hierarchical representations for exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Reinke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLR 2020 workshop: Beyond tabula rasa in Reinforcement Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Addis Ababa / Virtual, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13402,195 +13402,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language as a Cognitive Tool to Imagine Goals in Curiosity-Driven Exploration</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hierarchically Organized Latent Modules for Exploratory Search in Morphogenetic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayalen Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083158v1</w:t>
+                <w:t xml:space="preserve">hal-03099906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trying Again Instead of Trying Longer: Prior Learning for Automatic Curriculum Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Portelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13622,204 +13592,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchically Organized Latent Modules for Exploratory Search in Morphogenetic Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Language as a Cognitive Tool to Imagine Goals in Curiosity-Driven Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Karch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dussoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099906v1</w:t>
+                <w:t xml:space="preserve">hal-03083158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards measuring states of epistemic curiosity through electroencephalographic signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Appriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Ceha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smeety Pramij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SMC 2020 - IEEE International conference on Systems, Man and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Toronto / Virtual, Canada</w:t>
@@ -13848,51 +13848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of Curiosity in Social Robots: Design, Perception, and Effects on Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Ceha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalin Chhibber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13967,191 +13967,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher algorithms for curriculum learning of Deep RL in continuously parameterized environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Language Grounding through Social Interactions and Curiosity-Driven Multi-Goal Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Portelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dussoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dominey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRL 2019 - Conference on Robot Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">NeurIPS Workshop on Visually Grounded Interaction and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370165v1</w:t>
+                <w:t xml:space="preserve">hal-02369866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CURIOUS: Intrinsically Motivated Modular Multi-Goal Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14166,225 +14183,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2019 - Thirty-sixth International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934921v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language Grounding through Social Interactions and Curiosity-Driven Multi-Goal Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lair</w:t>
+                <w:t xml:space="preserve">Teacher algorithms for curriculum learning of Deep RL in continuously parameterized environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS Workshop on Visually Grounded Interaction and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">CoRL 2019 - Conference on Robot Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369866v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hitchhiker's Guide to Statistical Comparisons of Reinforcement Learning Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14416,588 +14416,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poppy Ergo Jr : un kit robotique au coeur du dispositif Poppy Éducation</w:t>
+                <w:t xml:space="preserve">Les kits pédagogiques Thymio et ErgoJr. Étude de cas lors d’une journée de formation pour un public adulte et novice en robotique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 7 2018 - DidaSTIC Colloque de didactique de l’informatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse. pp.1-6</w:t>
+              <w:t xml:space="preserve">EIAH'2019 - Atelier IHM pour l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753111v2</w:t>
+                <w:t xml:space="preserve">hal-02120958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les kits pédagogiques Thymio et ErgoJr. Étude de cas lors d’une journée de formation pour un public adulte et novice en robotique.</w:t>
+                <w:t xml:space="preserve">Poppy Ergo Jr : un kit robotique au coeur du dispositif Poppy Éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Noirpoudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH'2019 - Atelier IHM pour l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Didapro 7 2018 - DidaSTIC Colloque de didactique de l’informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120958v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753111v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curiosity Driven Exploration of Learned Disentangled Goal Spaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Péré</w:t>
+                <w:t xml:space="preserve">GEP-PG: Decoupling Exploration and Exploitation in Deep Reinforcement Learning Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRL 2018 - Conference on Robot Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891598v1</w:t>
+                <w:t xml:space="preserve">hal-01890151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEP-PG: Decoupling Exploration and Exploitation in Deep Reinforcement Learning Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890151v1</w:t>
+                <w:t xml:space="preserve">hal-01840576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEP-PG: Decoupling Exploration and Exploitation in Deep Reinforcement Learning Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+                <w:t xml:space="preserve">Curiosity Driven Exploration of Learned Disentangled Goal Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laversanne-Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">CoRL 2018 - Conference on Robot Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840576v1</w:t>
+                <w:t xml:space="preserve">hal-01891598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Learning of Goal Spaces for Intrinsically Motivated Goal Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15232,264 +15232,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Model of Speech and Tool Use Early Development</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Poppy Education : un dispositif robotique open source pour l'enseignement de l'informatique et de la robotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Noirpoudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Conference of the Cognitive Science Society (CogSci 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">EIAH 2017 - Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583301v1</w:t>
+                <w:t xml:space="preserve">hal-01517941v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poppy Education : un dispositif robotique open source pour l'enseignement de l'informatique et de la robotique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Unified Model of Speech and Tool Use Early Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2017 - Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.8</w:t>
+              <w:t xml:space="preserve">39th Annual Conference of the Cognitive Science Society (CogSci 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517941v2</w:t>
+                <w:t xml:space="preserve">hal-01583301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curiosity-Driven Development of Tool Use Precursors: a Computational Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15521,411 +15521,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Automatic Teaching Strategies for Heterogeneous Student Populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Clément</w:t>
+                <w:t xml:space="preserve">Scaling the impact of active topic choice in the Naming Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Schueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDM 16 - 9th International Conference on Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">ICDL-Epirob 2016, Workshop on Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360338v1</w:t>
+                <w:t xml:space="preserve">hal-01388606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Active Curiosity-Driven Discovery of Tool Use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Forestier</w:t>
+                <w:t xml:space="preserve">An Iterative Algorithm for Forward-Parameterized Skill Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Matricon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">Sixth Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384566v1</w:t>
+                <w:t xml:space="preserve">hal-01370820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling the impact of active topic choice in the Naming Game</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Schueller</w:t>
+                <w:t xml:space="preserve">A Comparison of Automatic Teaching Strategies for Heterogeneous Student Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDL-Epirob 2016, Workshop on Language Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">EDM 16 - 9th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388606v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Iterative Algorithm for Forward-Parameterized Skill Discovery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
+                <w:t xml:space="preserve">Modular Active Curiosity-Driven Discovery of Tool Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370820v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping Waves in Tool Use Development: a Curiosity-Driven Computational Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16127,51 +16127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity-driven selection of exploration strategies in multi-armed bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Benureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16218,51 +16218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IniRobot : a pedagogical kit to initiate children to concepts of robotics and computer science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordana Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16337,1724 +16337,1724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Co-Construction of Interaction Protocols in Collaborative Tasks with Humans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Interactive Learning from Unlabeled Instructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Iturrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Montesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth Joint IEEE International Conference on Development and Learning and on Epigenetic Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">UAI-30th Conference on Uncertainty in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090934v1</w:t>
+                <w:t xml:space="preserve">hal-01007689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Optimization of Teaching Sequences with Multi-Armed Bandits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Roy</w:t>
+                <w:t xml:space="preserve">Rapid morphological exploration with the Poppy humanoid platform.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Le Falher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">2014 IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Madrid, Spain. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016428v1</w:t>
+                <w:t xml:space="preserve">hal-01096344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explauto: an open-source Python library to study autonomous exploration in developmental robotics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+                <w:t xml:space="preserve">Robot Learning from Unlabelled Teaching Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDL-Epirob - International Conference on Development and Learning, Epirob</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">HRI 2014 Pioneers Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061708v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Optimization and Personalization of Teaching Sequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Roy</w:t>
+                <w:t xml:space="preserve">Studying the Co-Construction of Interaction Protocols in Collaborative Tasks with Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Lisa Vollmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Rohlfing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DI : Digital Intelligence - 1st International conference on digital cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">The Fourth Joint IEEE International Conference on Development and Learning and on Epigenetic Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061211v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poppy Project: Open-Source Fabrication of 3D Printed Humanoid Robot for Science, Education and Art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
+                <w:t xml:space="preserve">Explauto: an open-source Python library to study autonomous exploration in developmental robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Intelligence 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France. pp.6</w:t>
+              <w:t xml:space="preserve">ICDL-Epirob - International Conference on Development and Learning, Epirob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096338v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration-Free BCI Based Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Poppy Project: Open-Source Fabrication of 3D Printed Humanoid Robot for Science, Education and Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Depraetre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Eighth AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.1-8</w:t>
+              <w:t xml:space="preserve">Digital Intelligence 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984068v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Learning from Unlabeled Instructions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis Montesano</w:t>
+                <w:t xml:space="preserve">Online Optimization and Personalization of Teaching Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UAI-30th Conference on Uncertainty in Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.1-8</w:t>
+              <w:t xml:space="preserve">DI : Digital Intelligence - 1st International conference on digital cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007689v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid morphological exploration with the Poppy humanoid platform.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Le Falher</w:t>
+                <w:t xml:space="preserve">Online Optimization of Teaching Sequences with Multi-Armed Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Madrid, Spain. pp.8</w:t>
+              <w:t xml:space="preserve">7th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096344v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot Learning from Unlabelled Teaching Signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Calibration-Free BCI Based Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Iturrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Montesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRI 2014 Pioneers Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Bielefeld, Germany</w:t>
+              <w:t xml:space="preserve">Twenty-Eighth AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00963725v1</w:t>
+                <w:t xml:space="preserve">hal-00984068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental Learning for Intelligent Tutoring Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+                <w:t xml:space="preserve">A new experimental setup to study the structure of curiosity-driven exploration in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Gottlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICDL-Epirob - The Fourth Joint IEEE International Conference on Development and Learning and on Epigenetic Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">ICDL-EPIROB 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061195v2</w:t>
+                <w:t xml:space="preserve">hal-01061682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental setup to study the structure of curiosity-driven exploration in humans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reusing Motor Commands to Learn Object Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Benureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDL-EPIROB 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061682v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reusing Motor Commands to Learn Object Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Fudal</w:t>
+                <w:t xml:space="preserve">Developmental Learning for Intelligent Tutoring Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDL-EPIROB 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">IEEE ICDL-Epirob - The Fourth Joint IEEE International Conference on Development and Learning and on Epigenetic Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074822v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061195v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poppy: a New Bio-Inspired Humanoid Robot Platform for Biped Locomotion and Physical Human-Robot Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+                <w:t xml:space="preserve">Interactive Task Estimation From Unlabelled Teaching Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Iturrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Montesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th International Symposium on Adaptive Motion in Animals and Machines (AMAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">International Workshop on Human-Machine Systems, Cyborgs and Enhancing Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788433v1</w:t>
+                <w:t xml:space="preserve">hal-00858210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Task Estimation From Unlabelled Teaching Signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Robot Learning Simultaneously a Task and How to Interpret Human Instructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis Montesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Human-Machine Systems, Cyborgs and Enhancing Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Joint IEEE International Conference on Development and Learning an on Epigenetic Robotics (ICDL-EpiRob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858210v1</w:t>
+                <w:t xml:space="preserve">hal-00850703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot Learning Simultaneously a Task and How to Interpret Human Instructions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Lopes</w:t>
+                <w:t xml:space="preserve">Poppy: a New Bio-Inspired Humanoid Robot Platform for Biped Locomotion and Physical Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IEEE International Conference on Development and Learning an on Epigenetic Robotics (ICDL-EpiRob)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th International Symposium on Adaptive Motion in Animals and Machines (AMAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850703v1</w:t>
+                <w:t xml:space="preserve">hal-00788433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-calibration BMIs for sequential tasks using error-related potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Iturrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Montesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18099,575 +18099,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Semantic Components from Subsymbolic Multimodal Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mangin</w:t>
+                <w:t xml:space="preserve">Learning how to reach various goals by autonomous interaction with the environment: uniﬁcation and comparison of exploration strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IEEE International Conference on Development and Learning an on Epigenetic Robotics (ICDL-EpiRob)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">1st Multidisciplinary Conference on Reinforcement Learning and Decision Making (RLDM2013), Princeton University, New Jersey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842453v1</w:t>
+                <w:t xml:space="preserve">hal-00922537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of intrinsic motivations in learning sensorimotor vocal mappings: a developmental robotics study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+                <w:t xml:space="preserve">The Poppy Humanoid Robot: Leg Design for Biped Locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCA, Aug 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860655v1</w:t>
+                <w:t xml:space="preserve">hal-00852858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Reuse of Motor Exploration Trajectories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Benureau</w:t>
+                <w:t xml:space="preserve">The role of intrinsic motivations in learning sensorimotor vocal mappings: a developmental robotics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Development and Learning and on Epigenetic Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Aug 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850759v1</w:t>
+                <w:t xml:space="preserve">hal-00860655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poppy Humanoid Platform: Experimental Evaluation of the Role of a Bio-inspired Thigh Shape</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+                <w:t xml:space="preserve">Autonomous Reuse of Motor Exploration Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Benureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Development and Learning and on Epigenetic Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861110v1</w:t>
+                <w:t xml:space="preserve">hal-00850759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning how to reach various goals by autonomous interaction with the environment: uniﬁcation and comparison of exploration strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+                <w:t xml:space="preserve">Poppy Humanoid Platform: Experimental Evaluation of the Role of a Bio-inspired Thigh Shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Multidisciplinary Conference on Reinforcement Learning and Decision Making (RLDM2013), Princeton University, New Jersey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Princeton, United States</w:t>
+              <w:t xml:space="preserve">Humanoids 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922537v1</w:t>
+                <w:t xml:space="preserve">hal-00861110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Poppy Humanoid Robot: Leg Design for Biped Locomotion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+                <w:t xml:space="preserve">Learning Semantic Components from Subsymbolic Multimodal Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Joint IEEE International Conference on Development and Learning an on Epigenetic Robotics (ICDL-EpiRob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852858v1</w:t>
+                <w:t xml:space="preserve">hal-00842453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to recognize objects through curiosity-driven manipulation with the iCub humanoid robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18839,51 +18839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Human-like Interaction with the Acroban and Poppy Humanoid Platforms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18934,51 +18934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration strategies in developmental robotics: a unified probabilistic framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19092,1577 +19092,1577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards robots with teleological action and language understanding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Wrede</w:t>
+                <w:t xml:space="preserve">Emergent Proximo-Distal Maturation through Adaptive Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids 2012 Workshop on Developmental Robotics: Can developmental robotics yield human-like cognitive abilities?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Development and Learning (ICDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, United States. pp.0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788627v1</w:t>
+                <w:t xml:space="preserve">hal-00789393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whom Will an Intrinsically Motivated Robot Learner Choose to Imitate from?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Socially Guided Intrinsically Motivated Learner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Post-Graduate Conference on Robotics and Development of Cognition: RobotDoC-PhD 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Development and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DevLrn.2012.6400809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762762v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration in Model-based Reinforcement Learning by Empirically Estimating Learning Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Lopes</w:t>
+                <w:t xml:space="preserve">Towards robots with teleological action and language understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Wrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Rohlfing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Lang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Toussaint</w:t>
+                <w:t xml:space="preserve">Sebastian Wrede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Information Processing Systems (NIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lake Tahoe, United States</w:t>
+              <w:t xml:space="preserve">Humanoids 2012 Workshop on Developmental Robotics: Can developmental robotics yield human-like cognitive abilities?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755248v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent Proximo-Distal Maturation through Adaptive Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freek Stulp</w:t>
+                <w:t xml:space="preserve">Whom Will an Intrinsically Motivated Robot Learner Choose to Imitate from?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Development and Learning (ICDL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, United States. pp.0-0</w:t>
+              <w:t xml:space="preserve">Post-Graduate Conference on Robotics and Development of Cognition: RobotDoC-PhD 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789393v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socially Guided Intrinsically Motivated Learner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+                <w:t xml:space="preserve">Exploration in Model-based Reinforcement Learning by Empirically Estimating Learning Progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Development and Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neural Information Processing Systems (NIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lake Tahoe, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936960v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curiosity-driven phonetic learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Robotic Platform for Scalable Life-Long Learning Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDL-Epirob - International Conference on Development and Learning, Epirob</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, San Diego, United States</w:t>
+              <w:t xml:space="preserve">IROS'2012 Workhop on Learning and Interaction in Robotis and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Villamoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762795v1</w:t>
+                <w:t xml:space="preserve">hal-00788577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Learning Gives the Tempo to an Intrinsically Motivated Robot Learner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+                <w:t xml:space="preserve">Curiosity-driven phonetic learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">ICDL-Epirob - International Conference on Development and Learning, Epirob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762753v1</w:t>
+                <w:t xml:space="preserve">hal-00762795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robotic Platform for Scalable Life-Long Learning Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive Learning Gives the Tempo to an Intrinsically Motivated Robot Learner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'2012 Workhop on Learning and Interaction in Robotis and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Villamoura, Portugal</w:t>
+              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788577v1</w:t>
+                <w:t xml:space="preserve">hal-00762753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to recognize parallel combinations of human motion primitives with linguistic descriptions using non-negative matrix factorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mangin</w:t>
+                <w:t xml:space="preserve">Properties for Efficient Demonstrations to a Socially Guided Intrinsically Motivated Learner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2012 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal</w:t>
+              <w:t xml:space="preserve">21st IEEE International Symposium on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764353v1</w:t>
+                <w:t xml:space="preserve">hal-00762758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties for Efficient Demonstrations to a Socially Guided Intrinsically Motivated Learner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+                <w:t xml:space="preserve">Learning to recognize parallel combinations of human motion primitives with linguistic descriptions using non-negative matrix factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Symposium on Robot and Human Interactive Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">IROS 2012 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762758v1</w:t>
+                <w:t xml:space="preserve">hal-00764353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imitating Operations On Internal Cognitive Structures for Language Aquisition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Simultaneous Acquisition of Task and Feedback Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cederborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUMANOIDS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Development and Learning (ICDL), 2011 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Germany. pp.1 - 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEVLRN.2011.6037359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646913v1</w:t>
+                <w:t xml:space="preserve">hal-00636166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised learning of simultaneous motor primitives through imitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring robust, intuitive and emergent physical human-robot interaction with the humanoid Acroban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICDL-EPIROB 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652346v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring robust, intuitive and emergent physical human-robot interaction with the humanoid Acroban</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling maturational constraints for learning biped humanoid locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bled, Slovenia</w:t>
+              <w:t xml:space="preserve">ICDL2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652126v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling maturational constraints for learning biped humanoid locomotion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ly</w:t>
+                <w:t xml:space="preserve">The Interaction of Maturational Constraints and Intrinsic Motivations in Active Motor Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDL2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, France</w:t>
+              <w:t xml:space="preserve">ICDL - EpiRob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652417v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interaction of Maturational Constraints and Intrinsic Motivations in Active Motor Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baranes</w:t>
+                <w:t xml:space="preserve">Bio-inspired vertebral column, compliance and semi-passive dynamics in a lightweight robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDL - EpiRob</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646585v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired vertebral column, compliance and semi-passive dynamics in a lightweight robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
+                <w:t xml:space="preserve">Imitating Operations On Internal Cognitive Structures for Language Aquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cederborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">HUMANOIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bled, Slovenia. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818427v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Acquisition of Task and Feedback Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cederborg</w:t>
+                <w:t xml:space="preserve">Unsupervised learning of simultaneous motor primitives through imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development and Learning (ICDL), 2011 IEEE International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ICDL-EPIROB 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Frankfurt, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DEVLRN.2011.6037359⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00636166v1</w:t>
+                <w:t xml:space="preserve">hal-00652346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrisically Motivated Goal Space Creation for Autonomous Goal-Directed Exploration in High-Dimensional Unbounded Sensorimotor Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Benureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20709,64 +20709,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturational constraints for motor learning in high-dimensions: the case of biped walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20804,64 +20804,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bootstrapping Intrinsically Motivated Learning with Human Demonstrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20893,247 +20893,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the Size Growth of the Task Space with Socially Guided Intrinsic Motivation using Demonstrations.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baranes</w:t>
+                <w:t xml:space="preserve">A Robotic Game to Evaluate Interfaces used to Show and Teach Visual Objects to a Robot in Real World Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Danieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI Workshop on Agents Learning Interactively from Human Teachers (ALIHT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">ACM/IEEE Human-Robot Interaction HRI 2011 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645995v1</w:t>
+                <w:t xml:space="preserve">hal-00647459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robotic Game to Evaluate Interfaces used to Show and Teach Visual Objects to a Robot in Real World Condition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Danieau</w:t>
+                <w:t xml:space="preserve">Constraining the Size Growth of the Task Space with Socially Guided Intrinsic Motivation using Demonstrations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE Human-Robot Interaction HRI 2011 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">IJCAI Workshop on Agents Learning Interactively from Human Teachers (ALIHT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647459v1</w:t>
+                <w:t xml:space="preserve">hal-00645995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acroban the Humanoid: Playful and Compliant Physical Child-Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21165,204 +21165,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00541786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bag-of-features framework for incremental learning of speech invariants in unsegmented audio streams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mangin</w:t>
+                <w:t xml:space="preserve">Maturationally-Constrained Competence-Based Intrinsically Motivated Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Epigenetic Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Örenäs Slott, Sweden</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Development and Learning (ICDL 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ann Arbor, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00541802v1</w:t>
+                <w:t xml:space="preserve">inria-00541770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturationally-Constrained Competence-Based Intrinsically Motivated Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baranes</w:t>
+                <w:t xml:space="preserve">A bag-of-features framework for incremental learning of speech invariants in unsegmented audio streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Development and Learning (ICDL 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Ann Arbor, United States</w:t>
+              <w:t xml:space="preserve">Tenth International Conference on Epigenetic Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Örenäs Slott, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00541770v1</w:t>
+                <w:t xml:space="preserve">inria-00541802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using mediator objects to easily and robustly teach visual objects to a robot.</w:t>
               </w:r>
@@ -21437,830 +21437,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00541798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of three Interfaces allowing Non-expert Users to Teach New Visual Objects to a Robot and their Impact on Learning Efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+                <w:t xml:space="preserve">Intrinsically Motivated Goal Exploration for Active Motor Learning in Robots: a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRI 2010 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00541794v1</w:t>
+                <w:t xml:space="preserve">inria-00541769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Local Online Gaussian Mixture Regression for Imitation Learning of Multiple Tasks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baranes</w:t>
+                <w:t xml:space="preserve">A Study of three Interfaces allowing Non-expert Users to Teach New Visual Objects to a Robot and their Impact on Learning Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">HRI 2010 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00541778v1</w:t>
+                <w:t xml:space="preserve">inria-00541794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsically Motivated Goal Exploration for Active Motor Learning in Robots: a Case Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Incremental Local Online Gaussian Mixture Regression for Imitation Learning of Multiple Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cederborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00541769v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00541778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Intrinsically Motivated Exploration and Active Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baranes</w:t>
+                <w:t xml:space="preserve">An integrated system for teaching new visually grounded words to a robot for non-expert users using a mobile device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Learning and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Shangaï, China</w:t>
+              <w:t xml:space="preserve">The 9th IEEE-RAS International Conference on Humanoid Robot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00420306v1</w:t>
+                <w:t xml:space="preserve">inria-00438564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the use of a handheld device in language teaching human-robot interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+                <w:t xml:space="preserve">Proximo-Distal Competence Based Curiosity-Driven Exploration and Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISB 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Epigenetic Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00420235v1</w:t>
+                <w:t xml:space="preserve">inria-00420290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated system for teaching new visually grounded words to a robot for non-expert users using a mobile device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+                <w:t xml:space="preserve">Learning motor dependent Crutchﬁeld's information distance to anticipate changes in the topology of sensory body maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th IEEE-RAS International Conference on Humanoid Robot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Learning and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Shangaï, China. pp.n/a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00438564v1</w:t>
+                <w:t xml:space="preserve">inria-00420186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximo-Distal Competence Based Curiosity-Driven Exploration and Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baranes</w:t>
+                <w:t xml:space="preserve">A survey of interfaces using handheld devices to intuitively drive and show objects to a social robot.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Epigenetic Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Venice, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00420290v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00420288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning motor dependent Crutchﬁeld's information distance to anticipate changes in the topology of sensory body maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schatz</w:t>
+                <w:t xml:space="preserve">Robust Intrinsically Motivated Exploration and Active Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Learning and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Shangaï, China. pp.n/a</w:t>
+              <w:t xml:space="preserve">, 2009, Shangaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00420186v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00420306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of interfaces using handheld devices to intuitively drive and show objects to a social robot.</w:t>
+                <w:t xml:space="preserve">Exploring the use of a handheld device in language teaching human-robot interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouanet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robot and Human Interactive Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Toyama, Japan</w:t>
+              <w:t xml:space="preserve">AISB 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00420288v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00420235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated system for teaching new visually grounded words to a robot for non-expert users using a mobile device</w:t>
               </w:r>
@@ -22341,51 +22341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-IAC : Robust Intrinsically Motivated Active Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22436,51 +22436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsically motivated exploration as efficient active learning in unknown and unprepared spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 8th International Conference on Epigenetic Robotics: Modeling Cognitive Development in Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Brighton, United Kingdom. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22518,51 +22518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">developmental active learning with intrinsic motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iros 2008 workshop : from motor to interaction learning in robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, nice, france, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22581,178 +22581,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00348479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we deﬁne intrinsic motivation ?</w:t>
+                <w:t xml:space="preserve">sur le rôle de la robotique dans les sciences de l'esprit et du comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kaplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 8th International Conference on Epigenetic Robotics: Modeling Cognitive Development in Robotic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">informatique et sciences cognitives : influences ou confluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, paris, france, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00420175v1</w:t>
+                <w:t xml:space="preserve">inria-00348484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sur le rôle de la robotique dans les sciences de l'esprit et du comportement</w:t>
+                <w:t xml:space="preserve">How can we deﬁne intrinsic motivation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kaplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">informatique et sciences cognitives : influences ou confluences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, paris, france, France</w:t>
+              <w:t xml:space="preserve">the 8th International Conference on Epigenetic Robotics: Modeling Cognitive Development in Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00348484v1</w:t>
+                <w:t xml:space="preserve">inria-00420175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental exploration in the cultural evolution of lexical conventions</w:t>
               </w:r>
@@ -22852,90 +22852,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bénéfices d'un entrainement cognitif informatisé et individualisé chez les personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Adolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fedrha 2024 - La Fédération pour la Recherche sur le Handicap et l’Autonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22973,90 +22973,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAC-GLAM: Improving Online RL for LLM agents with Soft Actor-Critic and Hindsight Relabeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOL 2024 - Intrinsically Motivated Open-ended Learning (Workshop at Neurips)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. 2024</w:t>
@@ -23301,64 +23301,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Measuring states of curiosity through Electroencephalography and body sensors responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Appriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Ceha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23422,90 +23422,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et évaluation de kits robotiques pédagogiques: Analyse écologique et expérimentale des utilisations de la robotique à l’école en termes de connaissances et de représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirpoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'EDMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
@@ -23547,90 +23547,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et évaluation de kits robotiques pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Noirpoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque e-Fran, Territoires éducatifs d'innovation numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.1, 2018</w:t>
@@ -23653,247 +23653,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IniRobot et Poppy Éducation : deux kits robotiques libres pour l'enseignement de l'informatique et de la robotique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Roy</w:t>
+                <w:t xml:space="preserve">Autonomous exploration, active learning and human guidance with open-source Poppy humanoid robot platform and Explauto library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Didapro-Didastic 6e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">The Thirtieth Annual Conference on Neural Information Processing Systems (NIPS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263535v1</w:t>
+                <w:t xml:space="preserve">hal-01404399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous exploration, active learning and human guidance with open-source Poppy humanoid robot platform and Explauto library</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Caselli</w:t>
+                <w:t xml:space="preserve">IniRobot et Poppy Éducation : deux kits robotiques libres pour l'enseignement de l'informatique et de la robotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirtieth Annual Conference on Neural Information Processing Systems (NIPS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Colloque Didapro-Didastic 6e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404399v2</w:t>
+                <w:t xml:space="preserve">hal-01263535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards hierarchical curiosity-driven exploration of sensorimotor models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23940,64 +23940,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et Personnalisation automatiques des parcours d’apprentissage dans les Systèmes Tutoriels Intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24381,51 +24381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Ten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Drive for Knowledge: The Science of Human Information Seeking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24617,277 +24617,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acting up: An approach to the study of cognitive development</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Andreas K. Engel; Karl J. Friston; Danica Kragic. </w:t>
+                <w:t xml:space="preserve">Motivated cognition: Neural and computational mechanisms of curiosity, attention and intrinsic motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Gottlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sung-il Kim; Johnmarshall Reeve; Mimi Bong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Pragmatic Turn: Toward Action-Oriented Views in Cognitive Science</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recent Developments in Neuroscience Research on Human Motivation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, Emerald Group Publishing Limited, 2016, Advances in Motivation and Achievement, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/S0749-742320160000019017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404503v1</w:t>
+                <w:t xml:space="preserve">hal-01404468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivated cognition: Neural and computational mechanisms of curiosity, attention and intrinsic motivation</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Sung-il Kim; Johnmarshall Reeve; Mimi Bong. </w:t>
+                <w:t xml:space="preserve">Acting up: An approach to the study of cognitive development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Pezzulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gottfried Vosgerau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta F Frith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Heyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreas K. Engel; Karl J. Friston; Danica Kragic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Developments in Neuroscience Research on Human Motivation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 19, Emerald Group Publishing Limited, 2016, Advances in Motivation and Achievement, </w:t>
+              <w:t xml:space="preserve">The Pragmatic Turn: Toward Action-Oriented Views in Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/S0749-742320160000019017⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MIT Press Scholarship Online</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Strüngmann Forum Reports</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404468v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Organization: Complex Dynamical Systems in the Evolution of Speech</w:t>
               </w:r>
@@ -24959,51 +24959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsically Motivated Learning of Real World Sensorimotor Skills with Developmental Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kaplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25045,77 +25045,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Behavior Understanding for Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Ali Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ruiz-Del-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cetin Mericli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25454,51 +25454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsically motivated machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25598,64 +25598,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de Vulpillières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25673,64 +25673,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watching artificial intelligence through the lens of cognitive science methodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masataka Sawayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25787,77 +25787,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de Vulpillières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25888,77 +25888,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet KidLearn : Vers une personnalisation motivante des parcours d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.51-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25996,90 +25996,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livret pédagogique : Apprendre à programmer Poppy Ergo Jr en Snap!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Noirpoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -26176,51 +26176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IniRobot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26258,213 +26258,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Up the Community: Interdisciplinary Bridges and Open Science</w:t>
+                <w:t xml:space="preserve">What do we learn about development from baby robots?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250784v1</w:t>
+                <w:t xml:space="preserve">hal-01107240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we learn about development from baby robots?</w:t>
+                <w:t xml:space="preserve">Explaining and Communicating About Developmental Systems: How To Change Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2015, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107240v1</w:t>
+                <w:t xml:space="preserve">hal-01250781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining and Communicating About Developmental Systems: How To Change Representations</w:t>
+                <w:t xml:space="preserve">Building Up the Community: Interdisciplinary Bridges and Open Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015, pp.2</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250781v1</w:t>
+                <w:t xml:space="preserve">hal-01250784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental constraints on the evolution and acquisition of sensorimotor and social skills</w:t>
               </w:r>
@@ -26544,90 +26544,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic motivation is key to understanding peer cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26707,51 +26707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural evolution in populations of Large Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26838,64 +26838,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning for Aligning Large Language Models Agents with Interactive Environments: Quantifying and Mitigating Prompt Overfitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salim Aissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26943,77 +26943,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved performances and motivation in intelligent tutoring systems: combining machine learning and learner choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27038,800 +27038,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Beneficial Role of Curiosity on Route memory in Children</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Definition of Open-Ended Learning Problems for Goal-Conditioned Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Duro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395366v1</w:t>
+                <w:t xml:space="preserve">hal-04810195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Potential of Artificial Intelligence in Individualized Cognitive Training: a Systematic Review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Large Language Models as Superpositions of Cultural Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grgur Kovač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masataka Sawayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Delmas</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Portelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363997v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Definition of Open-Ended Learning Problems for Goal-Conditioned Agents</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Beneficial Role of Curiosity on Route memory in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadurshana Sivashankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myra Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Duro</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04810195v1</w:t>
+                <w:t xml:space="preserve">hal-04395366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Language Models as Superpositions of Cultural Perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Exploring the Potential of Artificial Intelligence in Individualized Cognitive Training: a Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masataka Sawayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365783v1</w:t>
+                <w:t xml:space="preserve">hal-04363997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Shared Sensory-motor Graphical Language from Visual Input</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Lemesle</w:t>
+                <w:t xml:space="preserve">Selecting Better Samples from Pre-trained LLMs: A Case Study on Question Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingdi Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen-Hsiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Laroche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emery Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901804v1</w:t>
+                <w:t xml:space="preserve">hal-03897371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting Better Samples from Pre-trained LLMs: A Case Study on Question Generation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yen-Hsiang Wang</w:t>
+                <w:t xml:space="preserve">Emergence of Shared Sensory-motor Graphical Language from Visual Input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Karch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emery Fine</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897371v1</w:t>
+                <w:t xml:space="preserve">hal-03901804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Network Structure Shapes Innovation: Experience-sharing in RL with SAPIENS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Nisioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateo Mahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Momennejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27849,77 +27849,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SocialAI: Benchmarking Socio-Cognitive Abilities in Deep Reinforcement Learning Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grgur Kovač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Portelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28002,51 +28002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28077,51 +28077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpatialSim: Recognizing Spatial Configurations of Objects with Graph Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28152,77 +28152,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta Automatic Curriculum Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Portelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28367,64 +28367,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsically Motivated Goal-Conditioned Reinforcement Learning: a Short Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Karch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28455,51 +28455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Teachable Autonomous Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Caselles-Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28586,51 +28586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Many Random Seeds? Statistical Power Analysis in Deep Reinforcement Learning Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28661,51 +28661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergent maturation from stochastic optimization in vocal development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28850,190 +28850,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Performances and Motivation in Intelligent Tutoring Systems: Combining Machine Learning and Learner Choice</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IA générative, société et éducation: En quoi l'IA générative représente-elle un enjeu dans la formation des citoyens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inria Bordeaux Sud-Ouest. 2024</w:t>
+              <w:t xml:space="preserve">Inria. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433127v1</w:t>
+                <w:t xml:space="preserve">hal-04945894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA générative, société et éducation: En quoi l'IA générative représente-elle un enjeu dans la formation des citoyens ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Performances and Motivation in Intelligent Tutoring Systems: Combining Machine Learning and Learner Choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inria. 2024</w:t>
+              <w:t xml:space="preserve">Inria Bordeaux Sud-Ouest. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945894v1</w:t>
+                <w:t xml:space="preserve">hal-04433127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur la création d’un comité d’éthique en Sciences et Technologies du Numérique</w:t>
               </w:r>
@@ -29165,77 +29165,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsically Motivated Multi-Task Reinforcement Learning With Open-Source Explauto Library and Poppy Humanoid Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29435,51 +29435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pourcel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.14172" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865117v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hamon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Etcheverry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Wang-Chak Chan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp0834" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05178433v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Adolphe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105271" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05474601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Ten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Sakaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Murayama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/OPMI.a.41" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04505921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadurshana Sivashankar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Fernandes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcogn.2024.1346280" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04861861v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grgur Kova&#269;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Portelas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2024.1396359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395732v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92683.3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04861867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Sawayama" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309114" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04855190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Romac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04404106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grasset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaudron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdelghani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Hsiang Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingdi Yuan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-023-00340-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levin Brinkmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Baumann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derex" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F M&#252;ller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01742-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651233v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forestier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Mollard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delmas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.880375" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Karch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-022-00591-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Law" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Vulpilli&#232;res" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102887" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121352v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laversanne-Finot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2022.3216911" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901771v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13554" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mazon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-022-11129-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Ceha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kuli&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00820-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099898v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12588" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03378913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kaushik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gottlieb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26196-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2020.555271" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Eppe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-020-00696-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieri Giuliano Santucci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Baldassarre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2019.00115" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120631v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Shaw" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Shen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Hirsh-Pasek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E Adolph" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2020.00050" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cattaert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar de Rugy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720820941619" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattieu Lapeyre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Halgand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2019.00065" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965608v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2018.00099" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2017.00055" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couraud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aa87cf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1395" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X17000243" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578075v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brochard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2704912" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.078.0132" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664171v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404329v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Benureau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2016.00008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376455v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lisa Vollmer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Wrede" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina J Rohlfing" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2016.00010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404385v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00470" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350454v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404334v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Smith" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12196" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404304v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Kidd" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404278v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pbr.2016.05.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250777v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.09.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913669v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250727v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baranes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2015.10.009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Iturrate" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grizou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omedes Jason" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131491" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222752v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.09.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137529v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mangin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis ten Bosch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140732.t005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936938v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-013-9339-y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063139v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ali Salah" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cetin Mericli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ruiz-Del-Solar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2014.2328731" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087227v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00317" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103010v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cederborg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pjbr-2014-0005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.01006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913646v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2013.09.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788440v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.05.008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758241v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danieau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2228134" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350304v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Langlois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764448v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922125v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-013-0108-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936932v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-013-0110-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541788v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818174v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2009.2037513" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350157v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536681v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348476v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kaplan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420317v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348493v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793610v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kaplan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#233;na Hafner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2006.890271" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194176v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Koning" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001176v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004318v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2004.10.025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818196v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1071-5819(02)00141-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9TL7X1P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201564v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05302437v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Gaven" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05321901v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Aissi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.390" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333302v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cvjetko" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ISAL.a.896" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329754v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiya Kobylyanskaya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Vulpill&#232;res" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372552v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1643" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333507v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Khajehabdollahi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05302378v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880495v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yax" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Palminteri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399881v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714994v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin L&#233;ger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Molinaro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810193v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collins" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/5dtx3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848119v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nisioti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Risi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Momennejad" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00730" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04372580v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Teodorescu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04861896v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pourcel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04861881v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904389v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Plantec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00651" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970122v3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317246v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374993v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bowers" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04369097v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziang Xiao" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Vera Liao" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3581754.3584136" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04365787v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312934v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.03192" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312937v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desvaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3585088.3593880" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375117v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Xingdi Yuan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902423v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897379v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iou-Jen Liu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Schwing" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910319v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lemesle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Valle-Perez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901793v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barde" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Nowrouzezahrai" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051029v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293081v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923635v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Weng" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hofmann" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449915v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Valle Perez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Beskow" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eje Henter" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Holzapfel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478513.3480570" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442937v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121146v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akakzia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03378905v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173198v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439096v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370003v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reinke" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120611v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lair" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Delgrange" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mugisha" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dussoux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377325.3377490" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109511v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alaimi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daniel Pantasdo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376776" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120669v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122039v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083158v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099913v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099906v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02971795v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Appriou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smeety Pramij" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371252v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Chhibber" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joslin Goh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Mcdonald" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370165v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934921v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369866v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dominey" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369859v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01753111v2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desprez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Noirpoudre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Segonds" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caselli" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120958v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891598v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890151v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840576v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891758v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911978v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Golemo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ali Ta&#239;ga" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Courville" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891762v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Schueller" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Loreto" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583301v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517941v2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354013v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360338v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384566v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388606v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370820v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Matricon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384562v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333032v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202654v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251060v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346130" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144435v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Gerber" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Magnenat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riedo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chevalier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090934v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rohlfing" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016428v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061708v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061211v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096338v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lapeyre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Nguyen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Depraetre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984068v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montesano" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007689v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096344v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve N'Guyen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Falher" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963725v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061195v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061682v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Miard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074822v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fudal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788433v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858210v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850703v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872484v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842453v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860655v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850759v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861110v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922537v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852858v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931398v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984312v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860641v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755216v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788627v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Steil" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wrede" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762762v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755248v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lang" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toussaint" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789393v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936960v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2012.6400809" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762795v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762753v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788577v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764353v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762758v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646913v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652346v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652126v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652417v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646585v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818427v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636166v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2011.6037359" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649873v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fncom.2011.52.00032" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649333v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645986v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645995v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647459v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541786v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541802v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541770v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541798v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541794v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541778v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541769v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420306v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420235v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438564v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420290v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420186v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatz" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420288v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;chu" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420249v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438595v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420125v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348479v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420175v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348484v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420303v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delaunay" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848811v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844089v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04366773v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154848v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tallulah Gilliard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434249v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780511v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688310v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263535v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404399v2" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250424v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346146" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090900v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404458v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250693v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Audouze" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laming" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/biologie-science-de-la-terre/7174-mondes-mosaiques.html" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818204v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199289158.001.0001" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03447896v2" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009026949" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371233v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kachergis" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03513491v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404503v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Vosgerau" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta F Frith" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Hamilton" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Heyes" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mitpress.universitypressscholarship.com/view/10.7551/mitpress/9780262034326.001.0001/upso-9780262034326" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404468v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0749-742320160000019017" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788509v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788611v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788617v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34014-7_1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652123v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788574v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420309v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446908v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420223v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779141v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729242v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810322v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116423v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384649v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noirpoudre" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demangeat" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404432v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412928v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guitard" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250784v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107240v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250781v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652129v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372504v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05538834v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715009v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ovando-Tellez" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Foulon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Dussauld" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844077v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889350v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04395366v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04363997v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810195v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04365783v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901804v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laroche" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897371v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery Fine" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715924v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Mahaut" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372670v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099887v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117819v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119914v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465488v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099891v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364200v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Caselles-Dupr&#233;" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890154v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100042v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000791v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04433127v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04945894v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03210022v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01476320v2" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pourcel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.14172" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05178433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Adolphe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105271" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865117v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hamon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Etcheverry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Wang-Chak Chan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp0834" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05474601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Ten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Sakaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Murayama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/OPMI.a.41" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04505921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadurshana Sivashankar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Fernandes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcogn.2024.1346280" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848954v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04861867v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grgur Kova&#269;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Portelas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Sawayama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309114" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04855190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Romac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395732v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92683.3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04861861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2024.1396359" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04404106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grasset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaudron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdelghani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Hsiang Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingdi Yuan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-023-00340-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levin Brinkmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Baumann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derex" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F M&#252;ller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01742-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delmas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.880375" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651233v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forestier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Mollard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mazon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-022-11129-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121352v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laversanne-Finot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2022.3216911" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901771v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Karch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13554" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901812v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-022-00591-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779096v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Law" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Vulpilli&#232;res" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102887" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099898v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12588" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465477v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Ceha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kuli&#263;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00820-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03378913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kaushik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gottlieb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26196-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2020.555271" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Eppe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-020-00696-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieri Giuliano Santucci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Baldassarre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2019.00115" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120631v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Shaw" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Shen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Hirsh-Pasek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E Adolph" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2020.00050" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cattaert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar de Rugy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720820941619" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattieu Lapeyre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Halgand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2019.00065" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965608v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2018.00099" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653604v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X17000243" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couraud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aa87cf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1395" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653596v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2017.00055" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578075v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brochard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2704912" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.078.0132" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664171v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lisa Vollmer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Wrede" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina J Rohlfing" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2016.00010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404329v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Benureau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2016.00008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404334v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Smith" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12196" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404385v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00470" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350454v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404304v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Kidd" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404278v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pbr.2016.05.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250777v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.09.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246436v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Iturrate" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grizou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omedes Jason" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131491" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250727v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baranes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2015.10.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913669v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222752v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.09.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137529v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mangin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis ten Bosch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140732.t005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ali Salah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cetin Mericli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ruiz-Del-Solar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2014.2328731" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087227v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00317" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936938v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-013-9339-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061633v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103010v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cederborg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pjbr-2014-0005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927940v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.01006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913646v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2013.09.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758241v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danieau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2228134" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788440v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.05.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764448v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350304v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Langlois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936932v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-013-0110-z" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922125v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-013-0108-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541788v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818174v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2009.2037513" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350157v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348476v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kaplan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536681v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420317v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348493v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793610v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kaplan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#233;na Hafner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2006.890271" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194176v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Koning" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001176v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004318v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2004.10.025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818196v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1071-5819(02)00141-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9TL7X1P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201564v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05302437v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Gaven" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05321901v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Aissi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.390" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329754v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiya Kobylyanskaya" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Vulpill&#232;res" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372552v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1643" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333302v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cvjetko" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ISAL.a.896" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333507v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Khajehabdollahi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880495v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yax" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Palminteri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05302378v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399881v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714994v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin L&#233;ger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Molinaro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848119v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nisioti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Risi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Momennejad" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00730" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810193v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collins" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/5dtx3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04372580v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Teodorescu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04861896v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pourcel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04861881v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317246v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904389v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Plantec" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00651" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970122v3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374993v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bowers" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04369097v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziang Xiao" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Vera Liao" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3581754.3584136" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312934v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.03192" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04365787v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375117v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Xingdi Yuan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312937v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desvaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3585088.3593880" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897379v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iou-Jen Liu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Schwing" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910319v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lemesle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Valle-Perez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902423v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901793v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barde" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Nowrouzezahrai" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051029v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449915v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Valle Perez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Beskow" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eje Henter" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Holzapfel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478513.3480570" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442937v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hofmann" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923635v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Weng" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293081v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121146v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akakzia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03378905v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173198v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439096v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120611v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lair" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Delgrange" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mugisha" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dussoux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377325.3377490" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370003v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reinke" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109511v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alaimi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daniel Pantasdo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376776" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120669v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122039v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099906v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099913v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083158v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02971795v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Appriou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smeety Pramij" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371252v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Chhibber" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joslin Goh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Mcdonald" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369866v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dominey" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934921v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370165v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369859v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120958v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desprez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01753111v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Noirpoudre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Segonds" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caselli" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890151v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840576v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891598v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891758v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911978v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Golemo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ali Ta&#239;ga" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Courville" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891762v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Schueller" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Loreto" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517941v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583301v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354013v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388606v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370820v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Matricon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360338v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384566v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384562v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333032v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202654v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251060v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346130" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144435v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Gerber" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Magnenat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riedo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chevalier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007689v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montesano" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096344v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lapeyre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve N'Guyen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Falher" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963725v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090934v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rohlfing" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061708v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096338v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Nguyen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Depraetre" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061211v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016428v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984068v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061682v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Miard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074822v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fudal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061195v2" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858210v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850703v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788433v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872484v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922537v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852858v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860655v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850759v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861110v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842453v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931398v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984312v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860641v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755216v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789393v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936960v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2012.6400809" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788627v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Steil" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wrede" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762762v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755248v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lang" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toussaint" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788577v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762795v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762753v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762758v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764353v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636166v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2011.6037359" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652126v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652417v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646585v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818427v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646913v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652346v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649873v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fncom.2011.52.00032" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649333v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645986v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647459v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645995v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541786v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541770v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541802v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541798v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541769v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541794v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541778v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438564v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420290v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420186v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatz" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420288v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;chu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420306v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420235v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420249v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438595v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420125v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348479v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348484v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420175v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420303v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delaunay" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848811v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844089v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04366773v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154848v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tallulah Gilliard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434249v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780511v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688310v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404399v2" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263535v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250424v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346146" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090900v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404458v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250693v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Audouze" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laming" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/biologie-science-de-la-terre/7174-mondes-mosaiques.html" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818204v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199289158.001.0001" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03447896v2" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009026949" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371233v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kachergis" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03513491v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404468v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0749-742320160000019017" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404503v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Vosgerau" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta F Frith" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Hamilton" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Heyes" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mitpress.universitypressscholarship.com/view/10.7551/mitpress/9780262034326.001.0001/upso-9780262034326" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788509v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788611v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788617v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34014-7_1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652123v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788574v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420309v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446908v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420223v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779141v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729242v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810322v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116423v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384649v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noirpoudre" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demangeat" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404432v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412928v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guitard" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107240v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250781v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250784v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652129v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372504v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05538834v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715009v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ovando-Tellez" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Foulon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Dussauld" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844077v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889350v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810195v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04365783v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04395366v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04363997v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897371v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery Fine" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901804v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laroche" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715924v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Mahaut" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372670v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099887v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117819v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119914v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465488v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099891v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364200v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Caselles-Dupr&#233;" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890154v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100042v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000791v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04945894v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04433127v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03210022v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01476320v2" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>