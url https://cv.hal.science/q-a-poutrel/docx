--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -294,291 +294,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermolatent Heterogeneous Epoxy–Acid Formulation for the Manufacture of Preimpregnated Sheets and Composites with Vitrimer Properties</w:t>
+                <w:t xml:space="preserve">Epoxy Vitrimer Materials by Lipase-Catalyzed Network Formation and Exchange Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Edera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Langenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Tournilhac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Norvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (8), pp.6095-6106. </w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.338-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c00778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.2c00715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179218v1</w:t>
+                <w:t xml:space="preserve">hal-04060224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy Vitrimer Materials by Lipase-Catalyzed Network Formation and Exchange Reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermolatent Heterogeneous Epoxy–Acid Formulation for the Manufacture of Preimpregnated Sheets and Composites with Vitrimer Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
+                <w:t xml:space="preserve">Ianis Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Edera</w:t>
+                <w:t xml:space="preserve">Ugo Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Langenbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
+                <w:t xml:space="preserve">Olivier Damiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Norvez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.338-343. </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (8), pp.6095-6106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.2c00715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c00778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060224v1</w:t>
+                <w:t xml:space="preserve">hal-04179218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation mechanisms in PBT at elevated temperatures</w:t>
               </w:r>
@@ -698,77 +698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion and stiffness matching in epoxyvitrimers/strain sensor fiber laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Langenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Georgopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -826,494 +826,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipase Catalyzed Epoxy-acid Addition and Transesterification: from Model Molecule Studies to Network Build-up</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epoxy homopolymerization as a tool to tune thermomechanical properties and fracture toughness of vitrimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélène Chappuis</w:t>
+                <w:t xml:space="preserve">Kanokporn Tangthana-Umrung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonny J Blaker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quentin Arthur Poutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gresil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Arthur Poutrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00820⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (18), pp.8393-8406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.1c00861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370512v1</w:t>
+                <w:t xml:space="preserve">hal-03370809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy homopolymerization as a tool to tune thermomechanical properties and fracture toughness of vitrimer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review on self-healing polymers for soft robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Arthur Poutrel</w:t>
+                <w:t xml:space="preserve">Seppe Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Langenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gresil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ellen Roels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Brancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.1c00861⟩</w:t>
+              <w:t xml:space="preserve">Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, pp.187-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mattod.2021.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370809v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on self-healing polymers for soft robotics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Lipase Catalyzed Epoxy-acid Addition and Transesterification: from Model Molecule Studies to Network Build-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Langenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joost Brancart</w:t>
+                <w:t xml:space="preserve">Sélène Chappuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bakkali</w:t>
+                <w:t xml:space="preserve">Jonny J Blaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47, pp.187-205. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mattod.2021.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370504v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dicarboxylic acid-epoxy vitrimers: influence of the off-stoichiometric acid content on cure reactions and thermo-mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonny J Blaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Soutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gresil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (33), pp.5327-5338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1392,51 +1392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformation du PBT et de vitrimères à base PBT obtenus par moulage/injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1494,325 +1494,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-healing vitrimer composites for soft robotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long latency vitrimer formulation for carbon fibres prepregs composites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelys Lahore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Pomes-Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Langenbach</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frank Clemens</w:t>
+                <w:t xml:space="preserve">Olivier Damiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Meet Sustainability – 20th European Conference on Composite Materials, ECCM20.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Lausanne (CH), Switzerland. pp.239, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+              <w:t xml:space="preserve">, Jun 2022, Lausanne (CH), Switzerland. pp.364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237515v1</w:t>
+                <w:t xml:space="preserve">hal-04237081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long latency vitrimer formulation for carbon fibres prepregs composites.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-healing vitrimer composites for soft robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Langenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Damiano</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Georgopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Clemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Meet Sustainability – 20th European Conference on Composite Materials, ECCM20.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Lausanne (CH), Switzerland. pp.364, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+              <w:t xml:space="preserve">, Jun 2022, Lausanne (CH), Switzerland. pp.239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237081v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New perspectives in fibres reinforced polymer composites for aerospace structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1983,51 +1983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FADFA2E"/>
+    <w:nsid w:val="A2D29259"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2214,51 +2214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/q-a-poutrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4059-2173" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579451v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Aim&#233; Q.-A. Poutrel POUTREL" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kmo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohadon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110820" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179218v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Poutrel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Retailleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damiano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tournilhac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c00778" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Edera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Langenbach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Norvez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.2c00715" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982510v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Farge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106774" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624829v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Georgopoulou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Clemens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01648" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370512v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Chappuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny J Blaker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00820" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanokporn Tangthana-Umrung" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arthur Poutrel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gresil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c00861" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppe Terryn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Roels" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Brancart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2021.01.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Soutis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00342e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farge Laurent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Lahore" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pomes-Hadda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Hamerlak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chichignoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Appel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/q-a-poutrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4059-2173" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579451v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Aim&#233; Q.-A. Poutrel POUTREL" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kmo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohadon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110820" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060224v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Edera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Langenbach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Poutrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Norvez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.2c00715" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179218v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Retailleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damiano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tournilhac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c00778" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982510v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Farge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106774" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624829v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Georgopoulou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Clemens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01648" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370809v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanokporn Tangthana-Umrung" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arthur Poutrel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gresil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c00861" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppe Terryn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Roels" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Brancart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2021.01.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Chappuis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny J Blaker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00820" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Soutis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00342e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farge Laurent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Lahore" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pomes-Hadda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237515v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Hamerlak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chichignoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Appel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>