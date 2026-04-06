--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,1094 +66,1082 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base-promoted decarboxylative condensation of cinnamonitriles and phenylacetic acids with sulfur: direct access to azatrithiapentalenes</w:t>
+                <w:t xml:space="preserve">Efficient conversion of fructose into 5‐HMF Over Zr‐O‐W catalysts: role of WOx sub‐ and nanoclusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Lan Chu</w:t>
+                <w:t xml:space="preserve">Thi Hoa Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Huy Tran</w:t>
+                <w:t xml:space="preserve">van Do Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quynh Trang Tran</w:t>
+                <w:t xml:space="preserve">Thi Le Thuy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thai Thanh Thu Bui</w:t>
+                <w:t xml:space="preserve">Thi Ngoc Quynh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinh Hung Mac</w:t>
+                <w:t xml:space="preserve">Thanh Son Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 49 (3), pp.e70199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5ob01790d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceat.70199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493650v1</w:t>
+                <w:t xml:space="preserve">hal-05579237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of All-Solid-State MoOx pH Sensors Prepared via Thermal Oxidation for Robust Applications</w:t>
+                <w:t xml:space="preserve">Base-promoted decarboxylative condensation of cinnamonitriles and phenylacetic acids with sulfur: direct access to azatrithiapentalenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djouhar Aoubida</w:t>
+                <w:t xml:space="preserve">Ngoc Lan Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Betelu</w:t>
+                <w:t xml:space="preserve">Quang Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Bertrand</w:t>
+                <w:t xml:space="preserve">Quynh Trang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
+                <w:t xml:space="preserve">Thai Thanh Thu Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Dragoe</w:t>
+                <w:t xml:space="preserve">Dinh Hung Mac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (3), pp.611. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s25030611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5ob01790d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918447v1</w:t>
+                <w:t xml:space="preserve">hal-05493650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri‐reforming of Methane over a Hydroxyapatite‐Supported Nickel Catalyst Prepared by Cation Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan‐huynh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPlusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 90, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cplu.202500082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Methanation over Natural Clay-Supported Nickel Catalysts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of All-Solid-State MoOx pH Sensors Prepared via Thermal Oxidation for Robust Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Djouhar Aoubida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Betelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules30102110⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3), pp.611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s25030611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097854v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing fabrication parameters of Fe3O4 nanoparticles for enhancing magnetic hyperthermia efficiency</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic Methanation over Natural Clay-Supported Nickel Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pham Tien Thanh</w:t>
+                <w:t xml:space="preserve">Alejandra Cue Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pham Hong Nam</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 343, pp.130983. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (10), pp.2110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2025.130983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules30102110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493264v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry reforming of methane over calcium-deficient hydroxyapatite supported cobalt and nickel catalysts</w:t>
+                <w:t xml:space="preserve">Optimizing fabrication parameters of Fe3O4 nanoparticles for enhancing magnetic hyperthermia efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Quynh Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+                <w:t xml:space="preserve">Luu Huu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Son Phan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
+                <w:t xml:space="preserve">Q.Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoan Nguyen Xuan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Tien Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Hong Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115975⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 343, pp.130983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2025.130983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904693v1</w:t>
+                <w:t xml:space="preserve">hal-05493264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triphenylamine-Thienothiophene Organic Charge-Transport Molecular Materials: Effect of Substitution Pattern on their Thermal, Photoelectrochemical, and Photovoltaic Properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dry reforming of methane over calcium-deficient hydroxyapatite supported cobalt and nickel catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Sallenave</w:t>
+                <w:t xml:space="preserve">Thi Quynh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Tondelier</w:t>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gjergji Sini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hoan Nguyen Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (10), pp.1302-1311. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, pp.1-14/115975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asia.201701790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469556v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self assembling fibrillar networks.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triphenylamine-Thienothiophene Organic Charge-Transport Molecular Materials: Effect of Substitution Pattern on their Thermal, Photoelectrochemical, and Photovoltaic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Frochot</w:t>
+                <w:t xml:space="preserve">Marc Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dumas</w:t>
+                <w:t xml:space="preserve">Xavier Sallenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hocquet</w:t>
+                <w:t xml:space="preserve">Denis Tondelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gjergji Sini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b714375c⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (10), pp.1302-1311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.201701790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00245822v1</w:t>
+                <w:t xml:space="preserve">hal-03469556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of the perovskite ceramic Li3xLa2/3–xTiO3 by a chemical solution route using a triblock copolymer surfactant</w:t>
               </w:r>
@@ -1165,51 +1153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Ngoc Ha Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Roffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kodjikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1279,167 +1267,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self assembling fibrillar networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.1131-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b714375c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00245822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new perovskite phase Li2xCa0.5-xTaO3: Li+ ion conductivity and use as pH sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.N. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bohnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bohnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 176 (5-6), pp.495-504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssi.2004.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1449,771 +1583,771 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of all-solid-state electrodes based on LLTO for in situ and continuous pH measurement in long-term monitoring of nuclear waste disposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Aoubida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josario Tchegnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCORR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Stavanger (NOR), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of MoOx pH sensor prepared by thermal oxidation for the long term monitoring of nuclear waste disposals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Aoubida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCORR 2024 - European Corrosion Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of all-solid-state pH and reference electrodes based on lithium lanthanum titanium oxide (LLTO) using Spark Plasma Sintering (SPS) for the long-term monitoring of nuclear waste disposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Aoubida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Spark Plasma Sintering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of low-molecular-weight organogelators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ERA-Chemistry Flash Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self-assembling fibrillar networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du PPF Matériaux Fibreux et Arbolor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self-assembling fibrillar network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd France-Russia seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2223,654 +2357,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of IrOx pH sensor prepared by thermal oxidation for the long term monitoring of nuclear waste disposals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Aoubida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journée de l'électrochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Saint Malo (Palais du Grand Large), France. </w:t>
+              <w:t xml:space="preserve">EUROCORR 2024 - European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890798v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-solid-state reference electrode based on lithium lanthanum titanium oxide (LLTO) for the long term monitoring of nuclear waste disposals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Performance of MoxOy pH sensor prepared by thermal oxidation for the long term monitoring of nuclear waste disposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Aoubida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Betelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement (Clay Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2024, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">, Nov 2024, Hannover, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890582v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of MoxOy pH sensor prepared by thermal oxidation for the long term monitoring of nuclear waste disposals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Performance of IrOx pH sensor prepared by thermal oxidation for the long term monitoring of nuclear waste disposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Aoubida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement (Clay Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Hannover, Germany. </w:t>
+              <w:t xml:space="preserve">Les journée de l'électrochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Saint Malo (Palais du Grand Large), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890561v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of IrOx pH sensor prepared by thermal oxidation for the long term monitoring of nuclear waste disposals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">All-solid-state reference electrode based on lithium lanthanum titanium oxide (LLTO) for the long term monitoring of nuclear waste disposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Aoubida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCORR 2024 - European Corrosion Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France. </w:t>
+              <w:t xml:space="preserve">9th Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement (Clay Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890611v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion control of ruthenium oxy-hydroxide coating for the development of robust pH sensors: observation and monitoring of the near field of a nuclear waste disposal site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Aoubida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCORR 2023 - The Annual Congress of the European Federation of Corrosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Bruxelles, Belgium. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2880,147 +3014,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'aérogels pour la préparation de matériau pour isolation thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham Quoc Nghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Scondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Fr. n°09/53363 PCT Int. Appl. (2010), WO 2010133798 A2 20101125. USA n°13320 800. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3030,114 +3164,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration et caractérisation d'oxydes perovskites pour capteurs de pH - Etude du mécanisme de fonctionnement de ces capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université du Maine, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00417172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3284,51 +3418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Lan Chu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Tran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Thanh Thu Bui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hung Mac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ob01790d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04918447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Aoubida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Betelu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Nghi Pham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25030611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05140140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan&#8208;huynh Pham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05097854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonzalez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30102110" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Huu Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Nghi Pham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tien Thanh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Hong Nam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.130983" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02904693v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Tran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Phan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Nguyen Xuan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115975" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeltier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sallenave" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjergji Sini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201701790" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714375c" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8C80RB95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Ha Le" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Roffat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bohnk&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1726-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M870JCZ6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.N. Pham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bohnke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bohnke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Berre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2004.10.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DSZMXJ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05185301v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josario Tchegnon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890627v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Dragoe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371531v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374051v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jamart-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890798v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890611v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04121987v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodrigues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Quoc Nghi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scondo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00417172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Nghi Pham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05579237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoa Pham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Do Dang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Thuy Bui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Quynh Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Le" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.70199" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Lan Chu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Thanh Thu Bui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hung Mac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ob01790d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05140140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan&#8208;huynh Pham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Nghi Pham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500082" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04918447v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Aoubida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Betelu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25030611" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05097854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonzalez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30102110" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493264v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Huu Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Nghi Pham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tien Thanh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Hong Nam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.130983" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02904693v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Tran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Phan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Nguyen Xuan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115975" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469556v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeltier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sallenave" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjergji Sini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201701790" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Ha Le" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Roffat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bohnk&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1726-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M870JCZ6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714375c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8C80RB95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.N. Pham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bohnke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bohnke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Berre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2004.10.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DSZMXJ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05185301v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josario Tchegnon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890627v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Dragoe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890703v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jamart-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890798v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890582v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04121987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodrigues" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Quoc Nghi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scondo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00417172v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Nghi Pham" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>