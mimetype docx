--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1346 +234,1480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base-promoted decarboxylative condensation of cinnamonitriles and phenylacetic acids with sulfur: direct access to azatrithiapentalenes</w:t>
+                <w:t xml:space="preserve">pH-sensitive and reference behavior of all-solid-state LLTO electrodes controlled by processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Lan Chu</w:t>
+                <w:t xml:space="preserve">Djouhar Aoubida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Huy Tran</w:t>
+                <w:t xml:space="preserve">Stephanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quynh Trang Tran</w:t>
+                <w:t xml:space="preserve">T.T. Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thai Thanh Thu Bui</w:t>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinh Hung Mac</w:t>
+                <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 563, pp.148717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5ob01790d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2026.148717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493650v1</w:t>
+                <w:t xml:space="preserve">hal-05583099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri‐reforming of Methane over a Hydroxyapatite‐Supported Nickel Catalyst Prepared by Cation Exchange</w:t>
+                <w:t xml:space="preserve">Base-promoted decarboxylative condensation of cinnamonitriles and phenylacetic acids with sulfur: direct access to azatrithiapentalenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan‐huynh Pham</w:t>
+                <w:t xml:space="preserve">Ngoc Lan Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
+                <w:t xml:space="preserve">Quang Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quynh Trang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai Thanh Thu Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hung Mac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202500082⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5ob01790d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140140v1</w:t>
+                <w:t xml:space="preserve">hal-05493650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of All-Solid-State MoOx pH Sensors Prepared via Thermal Oxidation for Robust Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Aoubida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (3), pp.611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s25030611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Methanation over Natural Clay-Supported Nickel Catalysts</w:t>
+                <w:t xml:space="preserve">Tri‐reforming of Methane over a Hydroxyapatite‐Supported Nickel Catalyst Prepared by Cation Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Cue Gonzalez</w:t>
+                <w:t xml:space="preserve">Xuan‐huynh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (10), pp.2110. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules30102110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202500082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097854v1</w:t>
+                <w:t xml:space="preserve">hal-05140140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing fabrication parameters of Fe3O4 nanoparticles for enhancing magnetic hyperthermia efficiency</w:t>
+                <w:t xml:space="preserve">Catalytic Methanation over Natural Clay-Supported Nickel Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luu Huu Nguyen</w:t>
+                <w:t xml:space="preserve">Alejandra Cue Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q.Nghi Pham</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2025.130983⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (10), pp.2110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules30102110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493264v1</w:t>
+                <w:t xml:space="preserve">hal-05097854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry reforming of methane over calcium-deficient hydroxyapatite supported cobalt and nickel catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing fabrication parameters of Fe3O4 nanoparticles for enhancing magnetic hyperthermia efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luu Huu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.Nghi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Quynh Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+                <w:t xml:space="preserve">Pham Tien Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Son Phan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pham Hong Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115975⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 343, pp.130983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2025.130983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904693v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triphenylamine-Thienothiophene Organic Charge-Transport Molecular Materials: Effect of Substitution Pattern on their Thermal, Photoelectrochemical, and Photovoltaic Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dry reforming of methane over calcium-deficient hydroxyapatite supported cobalt and nickel catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Quynh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lepeltier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hoan Nguyen Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asia.201701790⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, pp.1-14/115975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469556v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of the perovskite ceramic Li3xLa2/3–xTiO3 by a chemical solution route using a triblock copolymer surfactant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triphenylamine-Thienothiophene Organic Charge-Transport Molecular Materials: Effect of Substitution Pattern on their Thermal, Photoelectrochemical, and Photovoltaic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lepeltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sallenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Ngoc Ha Le</w:t>
+                <w:t xml:space="preserve">Denis Tondelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Roffat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Odile Bohnké</w:t>
+                <w:t xml:space="preserve">Gjergji Sini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-008-1726-z⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (10), pp.1302-1311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.201701790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02012075v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self assembling fibrillar networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32, pp.1131-1139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b714375c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00245822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthesis of the perovskite ceramic Li3xLa2/3–xTiO3 by a chemical solution route using a triblock copolymer surfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ngoc Ha Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Roffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Kodjikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bohnké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (2), pp.137-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-008-1726-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new perovskite phase Li2xCa0.5-xTaO3: Li+ ion conductivity and use as pH sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.N. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bohnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bohnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 176 (5-6), pp.495-504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssi.2004.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1583,771 +1717,771 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of all-solid-state electrodes based on LLTO for in situ and continuous pH measurement in long-term monitoring of nuclear waste disposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Aoubida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josario Tchegnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCORR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Stavanger (NOR), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of MoOx pH sensor prepared by thermal oxidation for the long term monitoring of nuclear waste disposals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Aoubida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCORR 2024 - European Corrosion Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of all-solid-state pH and reference electrodes based on lithium lanthanum titanium oxide (LLTO) using Spark Plasma Sintering (SPS) for the long-term monitoring of nuclear waste disposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Aoubida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Spark Plasma Sintering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of low-molecular-weight organogelators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ERA-Chemistry Flash Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self-assembling fibrillar networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du PPF Matériaux Fibreux et Arbolor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self-assembling fibrillar network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd France-Russia seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2357,654 +2491,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of IrOx pH sensor prepared by thermal oxidation for the long term monitoring of nuclear waste disposals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Performance of MoxOy pH sensor prepared by thermal oxidation for the long term monitoring of nuclear waste disposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Aoubida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCORR 2024 - European Corrosion Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France. </w:t>
+              <w:t xml:space="preserve">9th Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement (Clay Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Hannover, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890611v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of MoxOy pH sensor prepared by thermal oxidation for the long term monitoring of nuclear waste disposals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Performance of IrOx pH sensor prepared by thermal oxidation for the long term monitoring of nuclear waste disposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Aoubida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement (Clay Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Hannover, Germany. </w:t>
+              <w:t xml:space="preserve">EUROCORR 2024 - European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890561v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of IrOx pH sensor prepared by thermal oxidation for the long term monitoring of nuclear waste disposals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Aoubida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journée de l'électrochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Saint Malo (Palais du Grand Large), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-solid-state reference electrode based on lithium lanthanum titanium oxide (LLTO) for the long term monitoring of nuclear waste disposals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Aoubida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement (Clay Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion control of ruthenium oxy-hydroxide coating for the development of robust pH sensors: observation and monitoring of the near field of a nuclear waste disposal site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Aoubida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCORR 2023 - The Annual Congress of the European Federation of Corrosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Bruxelles, Belgium. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3014,147 +3148,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'aérogels pour la préparation de matériau pour isolation thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham Quoc Nghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Scondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Fr. n°09/53363 PCT Int. Appl. (2010), WO 2010133798 A2 20101125. USA n°13320 800. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3164,114 +3298,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration et caractérisation d'oxydes perovskites pour capteurs de pH - Etude du mécanisme de fonctionnement de ces capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université du Maine, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00417172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3418,51 +3552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05579237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoa Pham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Do Dang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Thuy Bui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Quynh Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Le" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.70199" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Lan Chu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Thanh Thu Bui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hung Mac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ob01790d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05140140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan&#8208;huynh Pham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Nghi Pham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500082" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04918447v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Aoubida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Betelu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25030611" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05097854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonzalez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30102110" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493264v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Huu Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Nghi Pham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tien Thanh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Hong Nam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.130983" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02904693v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Tran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Phan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Nguyen Xuan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115975" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469556v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeltier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sallenave" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjergji Sini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201701790" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Ha Le" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Roffat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bohnk&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1726-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M870JCZ6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714375c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8C80RB95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.N. Pham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bohnke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bohnke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Berre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2004.10.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DSZMXJ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05185301v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josario Tchegnon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890627v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Dragoe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890703v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jamart-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890798v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890582v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04121987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodrigues" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Quoc Nghi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scondo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00417172v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Nghi Pham" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05579237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoa Pham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Do Dang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Thuy Bui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Quynh Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Le" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.70199" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05583099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Aoubida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Betelu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Linh Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Dragoe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2026.148717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Lan Chu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Thanh Thu Bui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hung Mac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ob01790d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04918447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Nghi Pham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25030611" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05140140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan&#8208;huynh Pham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500082" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05097854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonzalez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30102110" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Huu Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Nghi Pham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tien Thanh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Hong Nam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.130983" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02904693v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Tran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Phan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Nguyen Xuan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115975" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeltier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sallenave" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjergji Sini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201701790" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714375c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8C80RB95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Ha Le" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Roffat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bohnk&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1726-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M870JCZ6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.N. Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bohnke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bohnke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Berre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2004.10.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DSZMXJ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05185301v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josario Tchegnon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890627v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890703v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374051v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jamart-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890561v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04890582v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04121987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodrigues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Quoc Nghi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scondo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00417172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Nghi Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>