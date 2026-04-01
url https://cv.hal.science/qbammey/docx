--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -459,239 +459,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The approach to reproducible research of the Image Processing On Line (IPOL) journal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis and Experimentation on the ManTraNet Image Forgery Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35643/Info.27.1.7⟩</w:t>
+              <w:t xml:space="preserve">Image Processing On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.457-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2022.431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122026v1</w:t>
+                <w:t xml:space="preserve">hal-04500942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Experimentation on the ManTraNet Image Forgery Detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The approach to reproducible research of the Image Processing On Line (IPOL) journal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Nikoukhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing On Line</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.457-468. </w:t>
+              <w:t xml:space="preserve">Informatio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5201/ipol.2022.431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35643/Info.27.1.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500942v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Forgeries Detection through Mosaic Analysis: the Intermediate Values Algorithm</w:t>
               </w:r>
@@ -2803,51 +2803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AD83F3B"/>
+    <w:nsid w:val="9B1CB2BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3034,51 +3034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/qbammey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2280-2349" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618203v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bammey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2023.3337714" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gardella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Nikoukhah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone von Gioi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.420" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicola&#239;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35643/Info.27.1.7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.431" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2021.355" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao LI" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00390" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karageorgiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Porcellini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goupil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teyssou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.11541" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serfaty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Franchis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss52108.2023.10282862" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225423v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222775" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45382-3_19" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Colom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv51458.2022.00244" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV51458.2022.00109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897605" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS55849.2022.9975454" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.01420" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bacon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553079" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Ehret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03590712v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASM040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/qbammey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2280-2349" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618203v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bammey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2023.3337714" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gardella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Nikoukhah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone von Gioi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.420" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.431" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicola&#239;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35643/Info.27.1.7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2021.355" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao LI" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00390" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karageorgiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Porcellini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goupil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teyssou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.11541" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serfaty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Franchis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss52108.2023.10282862" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225423v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222775" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45382-3_19" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Colom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv51458.2022.00244" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV51458.2022.00109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897605" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS55849.2022.9975454" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.01420" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bacon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553079" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Ehret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03590712v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASM040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>