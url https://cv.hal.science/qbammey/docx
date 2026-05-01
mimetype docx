--- v1 (2026-04-01)
+++ v2 (2026-05-01)
@@ -1399,832 +1399,832 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contrario Detection of H.264 Video Double Compression</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Contrario Mosaic Analysis for Image Forensics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.1765-1769, </w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, Aug 2023, Kumamoto, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-45382-3_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225423v1</w:t>
+                <w:t xml:space="preserve">hal-04185508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contrario Mosaic Analysis for Image Forensics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Contrario Detection of H.264 Video Double Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Nikoukhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, Aug 2023, Kumamoto, Japan. </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.1765-1769, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-45382-3_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185508v1</w:t>
+                <w:t xml:space="preserve">hal-04225423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of JPEG Compression on Prior Image Noise</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demosaicing to Detect Demosaicing and Image Forgeries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Grompone von Gioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Singapour, Singapore. pp.2689-2693, </w:t>
+              <w:t xml:space="preserve">2022 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Shanghai, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WIFS55849.2022.9975454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907095v1</w:t>
+                <w:t xml:space="preserve">hal-03907037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Semantic Evaluation of Image Forensics Tools: Methodology and Database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of JPEG Compression on Prior Image Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Nikoukhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/wacv51458.2022.00244⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapour, Singapore. pp.2689-2693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859749v1</w:t>
+                <w:t xml:space="preserve">hal-03907095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forgery Detection by Internal Positional Learning of Demosaicing Traces</w:t>
+                <w:t xml:space="preserve">Non-Semantic Evaluation of Image Forensics Tools: Methodology and Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Nikoukhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Grompone von Gioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Waikoloa, United States. pp.1019-1029, </w:t>
+              <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Waikoloa, Hawai, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WACV51458.2022.00109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/wacv51458.2022.00244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907100v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Signal-Dependent Noise Estimation via Inter-Frame Prediction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forgery Detection by Internal Positional Learning of Demosaicing Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Grompone von Gioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.1406-1410, </w:t>
+              <w:t xml:space="preserve">2022 IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Waikoloa, United States. pp.1019-1029, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icip46576.2022.9897605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WACV51458.2022.00109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898863v1</w:t>
+                <w:t xml:space="preserve">hal-03907100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demosaicing to Detect Demosaicing and Image Forgeries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Video Signal-Dependent Noise Estimation via Inter-Frame Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Nikoukhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Grompone von Gioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Shanghai, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.1406-1410, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WIFS55849.2022.9975454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icip46576.2022.9897605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907037v1</w:t>
+                <w:t xml:space="preserve">hal-03898863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adaptive Neural Network for Unsupervised Mosaic Consistency Analysis in Image Forensics</w:t>
               </w:r>
@@ -2489,51 +2489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Reconstruct the History of a Digital Image, and of Its Alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2803,51 +2803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B1CB2BD"/>
+    <w:nsid w:val="655254AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3034,51 +3034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/qbammey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2280-2349" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618203v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bammey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2023.3337714" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gardella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Nikoukhah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone von Gioi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.420" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.431" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicola&#239;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35643/Info.27.1.7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2021.355" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao LI" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00390" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karageorgiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Porcellini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goupil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teyssou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.11541" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serfaty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Franchis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss52108.2023.10282862" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225423v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222775" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45382-3_19" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Colom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv51458.2022.00244" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV51458.2022.00109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897605" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS55849.2022.9975454" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.01420" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bacon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553079" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Ehret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03590712v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASM040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/qbammey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2280-2349" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618203v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bammey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2023.3337714" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gardella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Nikoukhah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone von Gioi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.420" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.431" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicola&#239;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35643/Info.27.1.7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2021.355" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao LI" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00390" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karageorgiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Porcellini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goupil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teyssou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.11541" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serfaty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Franchis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss52108.2023.10282862" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45382-3_19" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222775" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS55849.2022.9975454" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746060" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Colom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv51458.2022.00244" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV51458.2022.00109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897605" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.01420" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bacon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553079" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Ehret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03590712v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASM040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>