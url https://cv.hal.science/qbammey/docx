--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2280-2349</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">gLEhMQQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,1425 +182,1468 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthbuster: Towards Detection of Diffusion Model Generated Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Open Journal of Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OJSP.2023.3337714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Signal-dependent Video Noise Estimator Via Inter-frame Signal Suppression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanhao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Nikoukhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Grompone von Gioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing On Line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.280-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5201/ipol.2023.420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on Deep Single-Image Portrait Relighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing On Line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.420-434. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2022.429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Experimentation on the ManTraNet Image Forgery Detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The approach to reproducible research of the Image Processing On Line (IPOL) journal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Nikoukhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing On Line</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Informatio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35643/Info.27.1.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5201/ipol.2022.431⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04500942v1</w:t>
+                <w:t xml:space="preserve">hal-04122026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The approach to reproducible research of the Image Processing On Line (IPOL) journal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analysis and Experimentation on the ManTraNet Image Forgery Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image Processing On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.457-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2022.431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35643/Info.27.1.7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04122026v1</w:t>
+                <w:t xml:space="preserve">hal-04500942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Forgeries Detection through Mosaic Analysis: the Intermediate Values Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Grompone von Gioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing On Line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.317-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5201/ipol.2021.355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaskSim: Detection of synthetic images by masked spectrum similarity analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pushbroom Satellite Source Identification Using PRNU: A Sentinel-2 Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Grompone von Gioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo de Franchis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Workshop on Biometrics and Forensics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURECOM, Apr 2026, Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716636v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Detection Performance throughout the Online Lifespan of Synthetic Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Karageorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Porcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Teyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computer Vision (ECCV) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE / CVF, Sep 2024, Milan (Italie), Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2408.11541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection a contrario de la double compression vidéo et application préliminaire à la détection de deepfakes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">MaskSim: Detection of synthetic images by masked spectrum similarity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhao LI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bammey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Nikoukhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images GRETSI 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle, United States. pp.3855-3865, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW63382.2024.00390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473498v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARE CLASSIC FORENSIC TOOLS EFFECTIVE ON SATELLITE IMAGERY?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Nikoukhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Grompone von Gioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo de Franchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Geoscience and Remote Sensing Symposium (IGARSS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Pasadena, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/igarss52108.2023.10282862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JADE OWL: JPEG 2000 forensics by wavelet offset consistency analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image, Vision and Computing (ICIVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2023, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contrario Mosaic Analysis for Image Forensics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Détection a contrario de la double compression vidéo et application préliminaire à la détection de deepfakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Nikoukhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images GRETSI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-45382-3_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04185508v1</w:t>
+                <w:t xml:space="preserve">hal-04473498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contrario Detection of H.264 Video Double Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanhao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Nikoukhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.1765-1769, </w:t>
@@ -1611,200 +1675,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demosaicing to Detect Demosaicing and Image Forgeries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Contrario Mosaic Analysis for Image Forensics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Shanghai, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, Aug 2023, Kumamoto, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WIFS55849.2022.9975454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-45382-3_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907037v1</w:t>
+                <w:t xml:space="preserve">hal-04185508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of JPEG Compression on Prior Image Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Nikoukhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Gardella</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yanhao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Singapour, Singapore. pp.2689-2693, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1838,90 +1876,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Semantic Evaluation of Image Forensics Tools: Methodology and Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Nikoukhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Nikoukhah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marina Gardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Grompone von Gioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1972,77 +2010,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forgery Detection by Internal Positional Learning of Demosaicing Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Grompone von Gioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Waikoloa, United States. pp.1019-1029, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2076,103 +2114,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video Signal-Dependent Noise Estimation via Inter-Frame Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanhao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Nikoukhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Grompone von Gioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.1406-1410, </w:t>
@@ -2204,255 +2242,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Neural Network for Unsupervised Mosaic Consistency Analysis in Image Forensics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Demosaicing to Detect Demosaicing and Image Forgeries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Grompone von Gioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Seattle, United States. pp.14182-14192, </w:t>
+              <w:t xml:space="preserve">2022 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Shanghai, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPR42600.2020.01420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WIFS55849.2022.9975454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907110v1</w:t>
+                <w:t xml:space="preserve">hal-03907037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An Adaptive Neural Network for Unsupervised Mosaic Consistency Analysis in Image Forensics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bammey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Grompone von Gioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Seattle, United States. pp.14182-14192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR42600.2020.01420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sparse Time-Frequency Representation of Gravitational-Wave signals in Unions of Wilson Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1755-1759, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2462,280 +2604,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Reconstruct the History of a Digital Image, and of Its Alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Grompone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Security 1 Authentication and Data Hiding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (1), Wiley, pp.1/40, 2022, 9781119901808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119901808.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FlowC2S: Flowing from Current to Succeeding Frames for Fast and Memory-Efficient Video Continuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hovhannes Margaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bammey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sandor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de falsification d’images via l’analyse du démosaïquage : dévoilement d’une signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Numerical Analysis [math.NA]. Université Paris-Saclay, 2021. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021UPASM040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03590712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2803,51 +3065,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="655254AE"/>
+    <w:nsid w:val="18DD5489"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3034,51 +3296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/qbammey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2280-2349" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618203v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bammey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2023.3337714" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gardella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Nikoukhah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone von Gioi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.420" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.431" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicola&#239;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35643/Info.27.1.7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2021.355" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao LI" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00390" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karageorgiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Porcellini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goupil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teyssou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.11541" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serfaty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Franchis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss52108.2023.10282862" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45382-3_19" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222775" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS55849.2022.9975454" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746060" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Colom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv51458.2022.00244" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV51458.2022.00109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897605" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.01420" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bacon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553079" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Ehret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03590712v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASM040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/qbammey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2280-2349" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=gLEhMQQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618203v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bammey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2023.3337714" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gardella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Nikoukhah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone von Gioi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.420" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.429" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicola&#239;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35643/Info.27.1.7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500942v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.431" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2021.355" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serfaty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Franchis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karageorgiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Porcellini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goupil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teyssou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.11541" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao LI" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00390" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153515v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss52108.2023.10282862" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473498v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222775" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45382-3_19" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746060" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Colom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv51458.2022.00244" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV51458.2022.00109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897605" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS55849.2022.9975454" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.01420" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bacon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553079" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Ehret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovhannes Margaryan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sandor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03590712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASM040" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>