--- v0 (2026-03-05)
+++ v1 (2026-04-06)
@@ -66,1504 +66,1504 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermo-rheological reduced order models for non-Newtonian fluid flows with power-law viscosity via the modal identification method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203, pp.123692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flow Activation Energy Estimation by Thermo‐Rheological Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (5), pp.2300019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mren.202300019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring and viscosity identification via temperature measurement on a polymer injection molding line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 206, pp.123954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.123954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On‐line melt temperature measurements for polymer injection molding through an instrumented annular duct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (12), pp.3994-4004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.26161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-line viscosity identification via thermal-rheological measurements in an annular duct for polymer processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182, pp.121988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Solution for Viscosity Identification in a Polymer Production Line via Convection Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 926, pp.1914-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-05ji5t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The flow of power-law fluids in concentric annuli: A full analytical approximate solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local power law versus a well-identified viscosity curve over a large shear rate range in thermorheology of polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cracovie, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644902479-207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la thermique vers la rhéologie : caractérisation des matériaux non newtoniens via des événements thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la société française de thermique : Thermique et Agroressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de thermique, May 2023, Reims, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2023-126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of an Annular Geometry Compared to Cylindrical One in the Thermo-Rheological Analysis of a Polymer Flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Intérêt d'une géométrie annulaire dans l'analyse d'un écoulement de polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Béreaux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference of the Polymer Processing Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNR IUT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452598v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d'une géométrie annulaire dans l'analyse d'un écoulement de polymère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of an Annular Geometry Compared to Cylindrical One in the Thermo-Rheological Analysis of a Polymer Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Bereaux</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Béreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNR IUT 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th International Conference of the Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polymer Processing Society, Sep 2021, Montréal, Canada. pp.040004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0135827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...810 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-02942762v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1581,51 +1581,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un nouvel outil de caractérisation thermorhéologique des polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Nantes Université, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022NANU4046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1821,51 +1821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Qiao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Lin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135827" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.202300019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123954" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123692" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26161" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223153v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-05ji5t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121988" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicoleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104392" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04194168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NANU4046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281468v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Lin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123692" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294485v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.202300019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061979v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123954" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26161" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121988" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223153v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-05ji5t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicoleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104392" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Qiao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-207" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135827" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04194168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NANU4046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>