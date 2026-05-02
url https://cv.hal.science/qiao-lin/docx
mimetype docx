--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -100,434 +100,434 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-rheological reduced order models for non-Newtonian fluid flows with power-law viscosity via the modal identification method</w:t>
+                <w:t xml:space="preserve">Flow Activation Energy Estimation by Thermo‐Rheological Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 203, pp.123692. </w:t>
+              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (5), pp.2300019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mren.202300019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281468v1</w:t>
+                <w:t xml:space="preserve">hal-04294485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Activation Energy Estimation by Thermo‐Rheological Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring and viscosity identification via temperature measurement on a polymer injection molding line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiao Lin</w:t>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Allanic</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mren.202300019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 206, pp.123954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.123954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294485v1</w:t>
+                <w:t xml:space="preserve">hal-04061979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and viscosity identification via temperature measurement on a polymer injection molding line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermo-rheological reduced order models for non-Newtonian fluid flows with power-law viscosity via the modal identification method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiao Lin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 206, pp.123954. </w:t>
+              <w:t xml:space="preserve">, 2023, 203, pp.123692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.123954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061979v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On‐line melt temperature measurements for polymer injection molding through an instrumented annular duct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -604,103 +604,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-line viscosity identification via thermal-rheological measurements in an annular duct for polymer processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiao Lin</w:t>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 182, pp.121988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -734,90 +734,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Solution for Viscosity Identification in a Polymer Production Line via Convection Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiao Lin</w:t>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Allanic</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -864,90 +864,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flow of power-law fluids in concentric annuli: A full analytical approximate solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1039,90 +1039,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local power law versus a well-identified viscosity curve over a large shear rate range in thermorheology of polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cracovie, Poland. </w:t>
@@ -1160,103 +1160,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la thermique vers la rhéologie : caractérisation des matériaux non newtoniens via des événements thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiao Lin</w:t>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Allanic</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la société française de thermique : Thermique et Agroressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de thermique, May 2023, Reims, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1284,286 +1284,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d'une géométrie annulaire dans l'analyse d'un écoulement de polymère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interest of an Annular Geometry Compared to Cylindrical One in the Thermo-Rheological Analysis of a Polymer Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Bereaux</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Béreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNR IUT 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th International Conference of the Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polymer Processing Society, Sep 2021, Montréal, Canada. pp.040004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0135827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452600v1</w:t>
+                <w:t xml:space="preserve">hal-03452598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of an Annular Geometry Compared to Cylindrical One in the Thermo-Rheological Analysis of a Polymer Flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt d'une géométrie annulaire dans l'analyse d'un écoulement de polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiao Lin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Béreaux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference of the Polymer Processing Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CNR IUT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0135827⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03452598v1</w:t>
+                <w:t xml:space="preserve">hal-03452600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1581,51 +1581,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un nouvel outil de caractérisation thermorhéologique des polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Nantes Université, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022NANU4046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1821,51 +1821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281468v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Lin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123692" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294485v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.202300019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061979v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123954" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26161" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121988" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223153v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-05ji5t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicoleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104392" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Qiao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-207" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135827" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04194168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NANU4046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Lin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.202300019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123954" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123692" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26161" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121988" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223153v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-05ji5t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicoleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104392" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Qiao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-207" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452598v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135827" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04194168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NANU4046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>