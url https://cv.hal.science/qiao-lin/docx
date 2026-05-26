--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -66,1504 +66,1504 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A local power law versus a well-identified viscosity curve over a large shear rate range in thermorheology of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAFORM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cracovie, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644902479-207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la thermique vers la rhéologie : caractérisation des matériaux non newtoniens via des événements thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la société française de thermique : Thermique et Agroressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de thermique, May 2023, Reims, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2023-126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interest of an Annular Geometry Compared to Cylindrical One in the Thermo-Rheological Analysis of a Polymer Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Béreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th International Conference of the Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polymer Processing Society, Sep 2021, Montréal, Canada. pp.040004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0135827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt d'une géométrie annulaire dans l'analyse d'un écoulement de polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNR IUT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Activation Energy Estimation by Thermo‐Rheological Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Monitoring and viscosity identification via temperature measurement on a polymer injection molding line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mren.202300019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 206, pp.123954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.123954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294485v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and viscosity identification via temperature measurement on a polymer injection molding line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Flow Activation Energy Estimation by Thermo‐Rheological Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.123954⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (5), pp.2300019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mren.202300019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061979v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-rheological reduced order models for non-Newtonian fluid flows with power-law viscosity via the modal identification method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 203, pp.123692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On‐line melt temperature measurements for polymer injection molding through an instrumented annular duct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 62 (12), pp.3994-4004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pen.26161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-line viscosity identification via thermal-rheological measurements in an annular duct for polymer processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A New Solution for Viscosity Identification in a Polymer Production Line via Convection Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121988⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 926, pp.1914-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-05ji5t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445914v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Solution for Viscosity Identification in a Polymer Production Line via Convection Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">In-line viscosity identification via thermal-rheological measurements in an annular duct for polymer processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-05ji5t⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182, pp.121988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223153v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flow of power-law fluids in concentric annuli: A full analytical approximate solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 285, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942762v1</w:t>
-              </w:r>
-[...553 lines deleted...]
-                <w:t xml:space="preserve">hal-03452600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1581,51 +1581,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un nouvel outil de caractérisation thermorhéologique des polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Nantes Université, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022NANU4046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1821,51 +1821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Lin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.202300019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123954" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123692" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26161" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121988" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223153v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-05ji5t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicoleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104392" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Qiao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-207" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452598v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135827" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04194168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NANU4046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Qiao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Lin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135827" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123954" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.202300019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123692" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26161" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223153v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-05ji5t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121988" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicoleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104392" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04194168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NANU4046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>