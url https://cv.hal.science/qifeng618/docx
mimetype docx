--- v0 (2026-03-12)
+++ v1 (2026-04-06)
@@ -438,274 +438,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete monotonicity for a new ratio of finitely many gamma functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounds for completely monotonic degrees of remainders in asymptotic expansions of the digamma function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour M. Mahmad Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mathematica Scientia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10473-022-0206-9⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Inequalities &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.291--308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7153/mia-2022-25-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511909v2</w:t>
+                <w:t xml:space="preserve">hal-02415224v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds for completely monotonic degrees of remainders in asymptotic expansions of the digamma function</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decreasing properties of two ratios defined by three and four polygamma functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Inequalities &amp; Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (1), pp.291--308. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 360, pp.89--101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7153/mia-2022-25-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmath.296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415224v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998414v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing properties of two ratios defined by three and four polygamma functions</w:t>
+                <w:t xml:space="preserve">Complete monotonicity for a new ratio of finitely many gamma functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 360, pp.89--101. </w:t>
+              <w:t xml:space="preserve">Acta Mathematica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42B (2), pp.511--520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmath.296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10473-022-0206-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998414v2</w:t>
+                <w:t xml:space="preserve">hal-02511909v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necessary and sufficient conditions for complete monotonicity and monotonicity of two functions defined by two derivatives of a function involving trigamma function</w:t>
               </w:r>
@@ -763,1582 +763,1582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral inequalities of Hermite--Hadamard type for $(\alpha,s)$-convex and $(\alpha,s,m)$-convex functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some logarithmically completely monotonic functions and inequalities for multinomial coefficients and multivariate beta functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo-Yan Xi</w:t>
+                <w:t xml:space="preserve">Da-Wei Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan-Dan Gao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Feng Qi</w:t>
+                <w:t xml:space="preserve">Dongkyu Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bai-Ni Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Pure and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applicable Analysis and Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.512--527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/AADM191111033Q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761678v2</w:t>
+                <w:t xml:space="preserve">hal-01769288v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOME PROPERTIES OF SEVERAL FUNCTIONS INVOLVING POLYGAMMA FUNCTIONS AND ORIGINATING FROM THE SECTIONAL CURVATURE OF THE BETA MANIFOLD</w:t>
+                <w:t xml:space="preserve">SPECIAL VALUES OF THE BELL POLYNOMIALS OF THE SECOND KIND FOR SOME SEQUENCES AND FUNCTIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da-Wei Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongkyu Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Hong Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">São Paulo Journal of Mathematical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40863-020-00193-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 491 (2), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2020.124382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496404v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766566v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some logarithmically completely monotonic functions and inequalities for multinomial coefficients and multivariate beta functions</w:t>
+                <w:t xml:space="preserve">SOME PROPERTIES OF SEVERAL FUNCTIONS INVOLVING POLYGAMMA FUNCTIONS AND ORIGINATING FROM THE SECTIONAL CURVATURE OF THE BETA MANIFOLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bai-Ni Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis and Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (2), pp.512--527. </w:t>
+              <w:t xml:space="preserve">São Paulo Journal of Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.614--630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2298/AADM191111033Q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40863-020-00193-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769288v3</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECIAL VALUES OF THE BELL POLYNOMIALS OF THE SECOND KIND FOR SOME SEQUENCES AND FUNCTIONS</w:t>
+                <w:t xml:space="preserve">SOME PROPERTIES AND AN APPLICATION OF MULTIVARIATE EXPONENTIAL POLYNOMIALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Wei Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongkyu Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yong-Hong Yao</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bai-Ni Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2020.124382⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (6), pp.2967--2983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.6095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766566v2</w:t>
+                <w:t xml:space="preserve">hal-01745173v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOME PROPERTIES AND AN APPLICATION OF MULTIVARIATE EXPONENTIAL POLYNOMIALS</w:t>
+                <w:t xml:space="preserve">MONOTONICITY PROPERTIES FOR A RATIO OF FINITE MANY GAMMA FUNCTIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongkyu Lim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bai-Ni Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mma.6095⟩</w:t>
+              <w:t xml:space="preserve">Advances in Difference Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (193), pp.1--9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13662-020-02655-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745173v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511883v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONOTONICITY PROPERTIES FOR A RATIO OF FINITE MANY GAMMA FUNCTIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integral inequalities of Hermite--Hadamard type for $(\alpha,s)$-convex and $(\alpha,s,m)$-convex functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo-Yan Xi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan-Dan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dongkyu Lim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Difference Equations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Italian Journal of Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, pp.499--510</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511883v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761678v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENERALIZATIONS OF SEVERAL INEQUALITIES RELATED TO MULTIVARIATE GEOMETRIC MEANS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bo-Yan Xi</w:t>
+                <w:t xml:space="preserve">Convexity and inequalities related to extended beta and confluent hypergeometric functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Wu</w:t>
+                <w:t xml:space="preserve">Kottakkaran Sooppy Nisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huan-Nan Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Feng Qi</w:t>
+                <w:t xml:space="preserve">Gauhar Rahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (6), 15 p. </w:t>
+              <w:t xml:space="preserve">AIMS Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (5), pp.1499--1507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/math7060552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/math.2019.5.1499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865896v2</w:t>
+                <w:t xml:space="preserve">hal-01703900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some inequalities of the Turan type for confluent hypergeometric functions of the second kind</w:t>
+                <w:t xml:space="preserve">GENERALIZED k-FRACTIONAL CONFORMABLE INTEGRALS AND RELATED INEQUALITIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Bhukya</w:t>
+                <w:t xml:space="preserve">Siddra Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venkatalakshmi Akavaram</w:t>
+                <w:t xml:space="preserve">Shahid Mubeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Nawaz Naeem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Universitatis Babes-Bolyai Mathematica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24193/subbmath.2019.1.06⟩</w:t>
+              <w:t xml:space="preserve">AIMS Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.343--358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/math.2019.3.343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701854v2</w:t>
+                <w:t xml:space="preserve">hal-01788916v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completely monotonic degrees for a difference between the logarithmic and psi functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Qi Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 361, pp.366--371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cam.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On complete monotonicity of linear combination of finite psi functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bai-Ni Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications of the Korean Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (4), pp.1223--1228. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4134/CKMS.c180430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinantal expressions and recurrence relations for Fubini and Eulerian polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Interdisciplinary Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (3), pp.317--335. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09720502.2019.1624063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853686v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convexity and inequalities related to extended beta and confluent hypergeometric functions</w:t>
+                <w:t xml:space="preserve">Notes on explicit and inversion formulas for the Chebyshev polynomials of the first two kinds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gauhar Rahman</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da-Wei Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongkyu Lim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/math.2019.5.1499⟩</w:t>
+              <w:t xml:space="preserve">Miskolc Mathematical Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.1127--1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18514/MMN.2019.2976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703900v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705040v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENERALIZED k-FRACTIONAL CONFORMABLE INTEGRALS AND RELATED INEQUALITIES</w:t>
+                <w:t xml:space="preserve">Notes on two kinds of special values for the Bell polynomials of the second kind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Nawaz Naeem</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongkyu Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Hong Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/math.2019.3.343⟩</w:t>
+              <w:t xml:space="preserve">Miskolc Mathematical Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.465--474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18514/MMN.2019.2635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788916v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757740v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes on explicit and inversion formulas for the Chebyshev polynomials of the first two kinds</w:t>
+                <w:t xml:space="preserve">Some inequalities of the Turan type for confluent hypergeometric functions of the second kind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dongkyu Lim</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Bhukya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkatalakshmi Akavaram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miskolc Mathematical Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18514/MMN.2019.2976⟩</w:t>
+              <w:t xml:space="preserve">Studia Universitatis Babes-Bolyai Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (1), pp.63--70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24193/subbmath.2019.1.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705040v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701854v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes on two kinds of special values for the Bell polynomials of the second kind</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GENERALIZATIONS OF SEVERAL INEQUALITIES RELATED TO MULTIVARIATE GEOMETRIC MEANS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo-Yan Xi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan-Nan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yong-Hong Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miskolc Mathematical Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.465--474. </w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (6), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18514/MMN.2019.2635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/math7060552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757740v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865896v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some new inequalities of the Grüss type for conformable fractional integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauhar Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sooppy Nisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2398,90 +2398,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some inequalities involving the extended gamma function and the Kummer confluent hypergeometric $k$-function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kottakkaran Sooppy Nisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauhar Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahid Mubeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arshad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2586,64 +2586,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bai-Ni Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongkyu Lim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Book Series Lecture Notes in Networks and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Beni-Mellal, Macedonia. pp.233--248, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2690,64 +2690,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit expressions related to degenerate Cauchy numbers and their generating function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Qi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongkyu Lim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop of Mathematical Modelling, Applied Analysis and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Jaipur, India. pp.41--52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2871,51 +2871,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30E5D615"/>
+    <w:nsid w:val="413A8C60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3102,51 +3102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/qifeng618" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6239-2968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183677269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/qi_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-2455-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Qi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Xiong Han" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ping Yin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511909v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10473-022-0206-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415224v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour M. Mahmad Mahmoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7153/mia-2022-25-17" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998414v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.296" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993723v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/AADM191111014Q" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761678v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Yan Xi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Dan Gao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496404v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40863-020-00193-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769288v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Wei Niu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongkyu Lim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai-Ni Guo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/AADM191111033Q" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766566v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hong Yao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2020.124382" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745173v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.6095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511883v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-020-02655-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865896v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Nan Shi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math7060552" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701854v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Bhukya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatalakshmi Akavaram" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbmath.2019.1.06" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728682v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Qi Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2019.05.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773131v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4134/CKMS.c180430" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853686v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09720502.2019.1624063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703900v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kottakkaran Sooppy Nisar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauhar Rahman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2019.5.1499" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788916v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddra Habib" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Mubeen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nawaz Naeem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2019.3.343" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705040v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18514/MMN.2019.2976" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757740v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18514/MMN.2019.2635" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871682v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sooppy Nisar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/Math.2018.4.575" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701647v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arshad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13660-018-1717-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372394v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62299-2_15" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725045v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-9608-3_2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/qifeng618" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6239-2968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183677269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/qi_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-2455-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Qi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Xiong Han" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ping Yin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415224v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour M. Mahmad Mahmoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7153/mia-2022-25-17" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998414v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.296" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511909v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10473-022-0206-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993723v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/AADM191111014Q" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769288v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Wei Niu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongkyu Lim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai-Ni Guo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/AADM191111033Q" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766566v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hong Yao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2020.124382" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496404v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40863-020-00193-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745173v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.6095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511883v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-020-02655-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761678v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Yan Xi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Dan Gao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703900v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kottakkaran Sooppy Nisar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauhar Rahman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2019.5.1499" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788916v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddra Habib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Mubeen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nawaz Naeem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2019.3.343" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728682v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Qi Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2019.05.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773131v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4134/CKMS.c180430" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853686v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09720502.2019.1624063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705040v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18514/MMN.2019.2976" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757740v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18514/MMN.2019.2635" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701854v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Bhukya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatalakshmi Akavaram" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbmath.2019.1.06" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865896v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Nan Shi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math7060552" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871682v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sooppy Nisar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/Math.2018.4.575" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701647v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arshad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13660-018-1717-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372394v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62299-2_15" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725045v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-9608-3_2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>