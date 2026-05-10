--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -763,408 +763,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some logarithmically completely monotonic functions and inequalities for multinomial coefficients and multivariate beta functions</w:t>
+                <w:t xml:space="preserve">SOME PROPERTIES OF SEVERAL FUNCTIONS INVOLVING POLYGAMMA FUNCTIONS AND ORIGINATING FROM THE SECTIONAL CURVATURE OF THE BETA MANIFOLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bai-Ni Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis and Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2298/AADM191111033Q⟩</w:t>
+              <w:t xml:space="preserve">São Paulo Journal of Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.614--630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40863-020-00193-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769288v3</w:t>
+                <w:t xml:space="preserve">hal-02496404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPECIAL VALUES OF THE BELL POLYNOMIALS OF THE SECOND KIND FOR SOME SEQUENCES AND FUNCTIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Wei Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongkyu Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Hong Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 491 (2), 13 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmaa.2020.124382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766566v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOME PROPERTIES OF SEVERAL FUNCTIONS INVOLVING POLYGAMMA FUNCTIONS AND ORIGINATING FROM THE SECTIONAL CURVATURE OF THE BETA MANIFOLD</w:t>
+                <w:t xml:space="preserve">Some logarithmically completely monotonic functions and inequalities for multinomial coefficients and multivariate beta functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da-Wei Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongkyu Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bai-Ni Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">São Paulo Journal of Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (2), pp.614--630. </w:t>
+              <w:t xml:space="preserve">Applicable Analysis and Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.512--527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40863-020-00193-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2298/AADM191111033Q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496404v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769288v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOME PROPERTIES AND AN APPLICATION OF MULTIVARIATE EXPONENTIAL POLYNOMIALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Wei Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongkyu Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bai-Ni Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 43 (6), pp.2967--2983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1211,51 +1211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MONOTONICITY PROPERTIES FOR A RATIO OF FINITE MANY GAMMA FUNCTIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongkyu Lim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Difference Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020 (193), pp.1--9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1378,564 +1378,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761678v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convexity and inequalities related to extended beta and confluent hypergeometric functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On complete monotonicity of linear combination of finite psi functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bai-Ni Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gauhar Rahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/math.2019.5.1499⟩</w:t>
+              <w:t xml:space="preserve">Communications of the Korean Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (4), pp.1223--1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4134/CKMS.c180430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703900v2</w:t>
+                <w:t xml:space="preserve">hal-01773131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENERALIZED k-FRACTIONAL CONFORMABLE INTEGRALS AND RELATED INEQUALITIES</w:t>
+                <w:t xml:space="preserve">Determinantal expressions and recurrence relations for Fubini and Eulerian polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Nawaz Naeem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/math.2019.3.343⟩</w:t>
+              <w:t xml:space="preserve">Journal of Interdisciplinary Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (3), pp.317--335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09720502.2019.1624063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788916v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853686v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completely monotonic degrees for a difference between the logarithmic and psi functions</w:t>
+                <w:t xml:space="preserve">GENERALIZED k-FRACTIONAL CONFORMABLE INTEGRALS AND RELATED INEQUALITIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ai-Qi Liu</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddra Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahid Mubeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Nawaz Naeem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2019.05.001⟩</w:t>
+              <w:t xml:space="preserve">AIMS Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.343--358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/math.2019.3.343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728682v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788916v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On complete monotonicity of linear combination of finite psi functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convexity and inequalities related to extended beta and confluent hypergeometric functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kottakkaran Sooppy Nisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauhar Rahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications of the Korean Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4134/CKMS.c180430⟩</w:t>
+              <w:t xml:space="preserve">AIMS Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (5), pp.1499--1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/math.2019.5.1499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773131v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinantal expressions and recurrence relations for Fubini and Eulerian polynomials</w:t>
+                <w:t xml:space="preserve">Completely monotonic degrees for a difference between the logarithmic and psi functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Qi Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interdisciplinary Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (3), pp.317--335. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 361, pp.366--371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09720502.2019.1624063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853686v3</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes on explicit and inversion formulas for the Chebyshev polynomials of the first two kinds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Wei Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongkyu Lim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miskolc Mathematical Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (2), pp.1127--1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1982,64 +1982,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes on two kinds of special values for the Bell polynomials of the second kind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongkyu Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Hong Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miskolc Mathematical Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), pp.465--474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2294,51 +2294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some new inequalities of the Grüss type for conformable fractional integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauhar Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sooppy Nisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2398,77 +2398,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some inequalities involving the extended gamma function and the Kummer confluent hypergeometric $k$-function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kottakkaran Sooppy Nisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauhar Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahid Mubeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2586,64 +2586,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bai-Ni Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongkyu Lim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Book Series Lecture Notes in Networks and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Beni-Mellal, Macedonia. pp.233--248, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2690,64 +2690,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit expressions related to degenerate Cauchy numbers and their generating function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Qi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongkyu Lim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop of Mathematical Modelling, Applied Analysis and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Jaipur, India. pp.41--52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2871,51 +2871,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="413A8C60"/>
+    <w:nsid w:val="E060B24E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3102,51 +3102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/qifeng618" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6239-2968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183677269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/qi_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-2455-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Qi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Xiong Han" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ping Yin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415224v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour M. Mahmad Mahmoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7153/mia-2022-25-17" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998414v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.296" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511909v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10473-022-0206-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993723v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/AADM191111014Q" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769288v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Wei Niu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongkyu Lim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai-Ni Guo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/AADM191111033Q" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766566v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hong Yao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2020.124382" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496404v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40863-020-00193-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745173v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.6095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511883v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-020-02655-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761678v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Yan Xi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Dan Gao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703900v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kottakkaran Sooppy Nisar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauhar Rahman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2019.5.1499" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788916v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddra Habib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Mubeen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nawaz Naeem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2019.3.343" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728682v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Qi Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2019.05.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773131v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4134/CKMS.c180430" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853686v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09720502.2019.1624063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705040v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18514/MMN.2019.2976" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757740v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18514/MMN.2019.2635" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701854v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Bhukya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatalakshmi Akavaram" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbmath.2019.1.06" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865896v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Nan Shi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math7060552" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871682v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sooppy Nisar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/Math.2018.4.575" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701647v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arshad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13660-018-1717-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372394v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62299-2_15" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725045v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-9608-3_2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/qifeng618" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6239-2968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183677269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/qi_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-2455-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Qi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Xiong Han" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ping Yin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415224v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour M. Mahmad Mahmoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7153/mia-2022-25-17" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998414v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.296" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511909v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10473-022-0206-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993723v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/AADM191111014Q" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496404v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40863-020-00193-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766566v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Wei Niu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongkyu Lim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hong Yao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2020.124382" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769288v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai-Ni Guo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/AADM191111033Q" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745173v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.6095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511883v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-020-02655-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761678v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Yan Xi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Dan Gao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773131v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4134/CKMS.c180430" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853686v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09720502.2019.1624063" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788916v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddra Habib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Mubeen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nawaz Naeem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2019.3.343" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703900v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kottakkaran Sooppy Nisar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauhar Rahman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2019.5.1499" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728682v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Qi Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2019.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705040v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18514/MMN.2019.2976" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757740v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18514/MMN.2019.2635" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701854v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Bhukya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatalakshmi Akavaram" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbmath.2019.1.06" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865896v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Nan Shi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math7060552" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871682v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sooppy Nisar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/Math.2018.4.575" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701647v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arshad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13660-018-1717-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372394v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62299-2_15" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725045v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-9608-3_2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>