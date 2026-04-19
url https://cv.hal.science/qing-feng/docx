--- v0 (2026-03-05)
+++ v1 (2026-04-19)
@@ -305,174 +305,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Duras journaliste : une autre scène de l’histoire</w:t>
+                <w:t xml:space="preserve">Marguerite Duras/Qingshan : Maître spirituel et disciple doué ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À l’épreuve</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideo.2094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264888v1</w:t>
+                <w:t xml:space="preserve">hal-04485600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Duras/Qingshan : Maître spirituel et disciple doué ?</w:t>
+                <w:t xml:space="preserve">Marguerite Duras journaliste : une autre scène de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">À l’épreuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, No. 7, Généalogies Imaginaires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ideo.2094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04485600v1</w:t>
+                <w:t xml:space="preserve">hal-03264888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une légende de 50 ans : la traduction et l'introduction de Marguerite Duras en Chine</w:t>
               </w:r>
@@ -553,165 +553,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">记者杜拉斯的“史前史”(1939-1945)：文学家的“内在阴影”与战时新闻的记忆重构</w:t>
+                <w:t xml:space="preserve">“第三大陆”：试论玛格丽特·杜拉斯非虚构文集背后的历史媒介诗学</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2025 de l’Association de littérature étrangère à Shanghai « Littérature étrangère et reconstruction de la mémoire » （“外国文学与记忆重构”上海市外国文学学会2025年年会）</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Normale Supérieure de l'Est de la Chine（华东师范大学）, Nov 2025, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Auteur · Vie · Époque : Deuxième Colloque académique sur la critique socio- historique en littérature étrangère（作者·生活·时代：第二届外国文学的社会历史批评学术研讨会）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université De Nankin (南京大学), Oct 2025, Nankin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378484v1</w:t>
+                <w:t xml:space="preserve">hal-05378492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“第三大陆”：试论玛格丽特·杜拉斯非虚构文集背后的历史媒介诗学</w:t>
+                <w:t xml:space="preserve">记者杜拉斯的“史前史”(1939-1945)：文学家的“内在阴影”与战时新闻的记忆重构</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auteur · Vie · Époque : Deuxième Colloque académique sur la critique socio- historique en littérature étrangère（作者·生活·时代：第二届外国文学的社会历史批评学术研讨会）</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université De Nankin (南京大学), Oct 2025, Nankin, China</w:t>
+              <w:t xml:space="preserve">Congrès 2025 de l’Association de littérature étrangère à Shanghai « Littérature étrangère et reconstruction de la mémoire » （“外国文学与记忆重构”上海市外国文学学会2025年年会）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Normale Supérieure de l'Est de la Chine（华东师范大学）, Nov 2025, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378492v1</w:t>
+                <w:t xml:space="preserve">hal-05378484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre littérature et presse : Marguerite Duras &amp;quot;journaliste</w:t>
               </w:r>
@@ -829,165 +829,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le silence des Sorcières. Des criminelles de Détective aux héroïnes de Marguerite Duras</w:t>
+                <w:t xml:space="preserve">Portraits de femmes, portrait de soi : poétiques journalistiques de Marguerite Duras au prisme de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les magazines de faits divers en France et au Québec après la Seconde Guerre mondiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3 et Université de Sherbrooke, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès Internationale Médias 19 – Numapresse. Presses anciennes et modernes à l'ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3 et Université Laval, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486447v1</w:t>
+                <w:t xml:space="preserve">hal-04486308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portraits de femmes, portrait de soi : poétiques journalistiques de Marguerite Duras au prisme de la littérature</w:t>
+                <w:t xml:space="preserve">Le silence des Sorcières. Des criminelles de Détective aux héroïnes de Marguerite Duras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Internationale Médias 19 – Numapresse. Presses anciennes et modernes à l'ère du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3 et Université Laval, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Les magazines de faits divers en France et au Québec après la Seconde Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3 et Université de Sherbrooke, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486308v1</w:t>
+                <w:t xml:space="preserve">hal-04486447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choc émotionnel, sentiments altruistes et intérêt humain. Valorisation du care dans les reportages de Chai Jing</w:t>
               </w:r>
@@ -1357,164 +1357,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">《泰斯特在中国》，《保罗·瓦莱里：精神上的东方》序言，赛尔吉·布尔伽主编中法双语作品</w:t>
+                <w:t xml:space="preserve">另一种法国文学史卷二，让·端木松作品</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Feng</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing He</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486454v1</w:t>
+                <w:t xml:space="preserve">hal-04486467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">另一种法国文学史卷二，让·端木松作品</w:t>
+                <w:t xml:space="preserve">《泰斯特在中国》，《保罗·瓦莱里：精神上的东方》序言，赛尔吉·布尔伽主编中法双语作品</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Feng</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingjing He</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04486467v1</w:t>
+                <w:t xml:space="preserve">hal-04486454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1693,51 +1693,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7FC780A"/>
+    <w:nsid w:val="330AA826"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1924,51 +1924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/qing-feng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887433v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Feng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485764v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Huang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264888v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.2094" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136585v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378492v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486447v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486308v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486341v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Demougin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486454v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486467v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04486460v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/qing-feng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887433v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Feng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485764v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Huang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485600v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.2094" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264888v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136585v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486341v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Demougin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing He" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04486460v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>