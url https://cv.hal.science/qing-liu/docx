--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -364,356 +364,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to Néron models, Lie algebras, and reduction of curves of genus one and The Brauer group of a surface</w:t>
+                <w:t xml:space="preserve">New Points on Curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Lorenzini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00222-018-0809-x⟩</w:t>
+              <w:t xml:space="preserve">Acta Arithmetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 186 (2), pp.101-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/aa170322-23-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881647v1</w:t>
+                <w:t xml:space="preserve">hal-01881637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Jurassic extensional event in the central part of the South China Block – evidence from the Laoshan’ao shear zone and Xiangdong Tungsten deposit (Hunan, SE China)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum to Néron models, Lie algebras, and reduction of curves of genus one and The Brauer group of a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Lorenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geology Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00206814.2017.1395714⟩</w:t>
+              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (1), pp.593 - 604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00222-018-0809-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01644291v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Points on Curves</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Late Jurassic extensional event in the central part of the South China Block – evidence from the Laoshan’ao shear zone and Xiangdong Tungsten deposit (Hunan, SE China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanlin Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Arithmetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 186 (2), pp.101-141. </w:t>
+              <w:t xml:space="preserve">International Geology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (11-14), 21 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4064/aa170322-23-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00206814.2017.1395714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881637v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01644291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néron models of algebraic curves</w:t>
               </w:r>
@@ -784,222 +784,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917694v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The index of an algebraic variety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Congruences of models of elliptic curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ofer Gabber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dino Lorenzini</w:t>
+                <w:t xml:space="preserve">Huajun Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 192 (3), pp.567-626. </w:t>
+              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.899-924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/00222-012-0418-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1112/jlms/jdt049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840061v1</w:t>
+                <w:t xml:space="preserve">hal-01023457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congruences of models of elliptic curves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The index of an algebraic variety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofer Gabber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Huajun Lu</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88, pp.899-924. </w:t>
+              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192 (3), pp.567-626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1112/jlms/jdt049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/00222-012-0418-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023457v1</w:t>
+                <w:t xml:space="preserve">hal-00840061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Grothendieck ring of varieties and piecewise isomorphisms</w:t>
               </w:r>
@@ -1183,51 +1183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 159, pp.673-676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1299,51 +1299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 157, pp.455-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1873,164 +1873,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the cohomological representations of finite automorphism groups of singular curves and compact complex spaces</w:t>
+                <w:t xml:space="preserve">Desingularization of double covers of regular surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Liu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188683v1</w:t>
+                <w:t xml:space="preserve">hal-05188688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desingularization of double covers of regular surfaces</w:t>
+                <w:t xml:space="preserve">On the cohomological representations of finite automorphism groups of singular curves and compact complex spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Liu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188688v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2185,51 +2185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40993-023-00483-5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617410v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Lercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lorenzo Garc&#237;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ritzenthaler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/ant.2021.15.1429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881647v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lorenzini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-018-0809-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01644291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanlin Hou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2017.1395714" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa170322-23-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917694v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilong Tong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Gabber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/00222-012-0418-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajun Lu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdt049" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sebag" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-009-0518-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DV46KCX6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194201v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-004-0403-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0J0V07JX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-004-0342-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MP2KZ7LW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Bosch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Borne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#232;bes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Douai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Emsalem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfei Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40993-023-00483-5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617410v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Lercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lorenzo Garc&#237;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ritzenthaler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/ant.2021.15.1429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lorenzini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa170322-23-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-018-0809-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01644291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanlin Hou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2017.1395714" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917694v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilong Tong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajun Lu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdt049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Gabber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/00222-012-0418-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sebag" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-009-0518-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DV46KCX6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194201v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-004-0403-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0J0V07JX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-004-0342-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MP2KZ7LW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Bosch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Borne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#232;bes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Douai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Emsalem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188683v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfei Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>