--- v1 (2026-04-05)
+++ v2 (2026-05-12)
@@ -364,356 +364,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Points on Curves</w:t>
+                <w:t xml:space="preserve">Corrigendum to Néron models, Lie algebras, and reduction of curves of genus one and The Brauer group of a surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Lorenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Arithmetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4064/aa170322-23-8⟩</w:t>
+              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (1), pp.593 - 604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00222-018-0809-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881637v1</w:t>
+                <w:t xml:space="preserve">hal-01881647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to Néron models, Lie algebras, and reduction of curves of genus one and The Brauer group of a surface</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Late Jurassic extensional event in the central part of the South China Block – evidence from the Laoshan’ao shear zone and Xiangdong Tungsten deposit (Hunan, SE China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanlin Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00222-018-0809-x⟩</w:t>
+              <w:t xml:space="preserve">International Geology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (11-14), 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00206814.2017.1395714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881647v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01644291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Jurassic extensional event in the central part of the South China Block – evidence from the Laoshan’ao shear zone and Xiangdong Tungsten deposit (Hunan, SE China)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Points on Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Lorenzini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geology Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 60 (11-14), 21 p. </w:t>
+              <w:t xml:space="preserve">Acta Arithmetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 186 (2), pp.101-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00206814.2017.1395714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4064/aa170322-23-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01644291v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néron models of algebraic curves</w:t>
               </w:r>
@@ -784,222 +784,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917694v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congruences of models of elliptic curves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The index of an algebraic variety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofer Gabber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Huajun Lu</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88, pp.899-924. </w:t>
+              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192 (3), pp.567-626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1112/jlms/jdt049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/00222-012-0418-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023457v1</w:t>
+                <w:t xml:space="preserve">hal-00840061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The index of an algebraic variety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Congruences of models of elliptic curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ofer Gabber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dino Lorenzini</w:t>
+                <w:t xml:space="preserve">Huajun Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 192 (3), pp.567-626. </w:t>
+              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.899-924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/00222-012-0418-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1112/jlms/jdt049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840061v1</w:t>
+                <w:t xml:space="preserve">hal-01023457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Grothendieck ring of varieties and piecewise isomorphisms</w:t>
               </w:r>
@@ -1183,51 +1183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 159, pp.673-676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1299,51 +1299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 157, pp.455-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1839,123 +1839,123 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desingularization of double covers of regular surfaces</w:t>
+                <w:t xml:space="preserve">Minimal Weierstrass models and regular models of hyperelliptic curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188688v1</w:t>
+                <w:t xml:space="preserve">hal-05610321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the cohomological representations of finite automorphism groups of singular curves and compact complex spaces</w:t>
               </w:r>
@@ -1992,53 +1992,115 @@
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desingularization of double covers of regular surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2185,51 +2247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40993-023-00483-5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617410v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Lercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lorenzo Garc&#237;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ritzenthaler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/ant.2021.15.1429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lorenzini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa170322-23-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-018-0809-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01644291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanlin Hou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2017.1395714" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917694v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilong Tong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajun Lu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdt049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Gabber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/00222-012-0418-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sebag" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-009-0518-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DV46KCX6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194201v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-004-0403-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0J0V07JX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-004-0342-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MP2KZ7LW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Bosch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Borne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#232;bes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Douai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Emsalem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188683v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfei Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40993-023-00483-5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617410v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Lercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lorenzo Garc&#237;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ritzenthaler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/ant.2021.15.1429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881647v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lorenzini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-018-0809-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01644291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanlin Hou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2017.1395714" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa170322-23-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917694v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilong Tong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Gabber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/00222-012-0418-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajun Lu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdt049" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sebag" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-009-0518-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DV46KCX6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194201v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-004-0403-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0J0V07JX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-004-0342-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MP2KZ7LW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Bosch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Borne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#232;bes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Douai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Emsalem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188683v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfei Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188688v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>