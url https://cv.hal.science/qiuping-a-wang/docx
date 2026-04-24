--- v1 (2026-03-31)
+++ v2 (2026-04-24)
@@ -1483,165 +1483,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonextensive statistics and incomplete information</w:t>
+                <w:t xml:space="preserve">Quantum gas distributions prescribed by factorization hypothesis of probability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiuping A. Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 26, pp.357-368</w:t>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14, pp.765-770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00009546v1</w:t>
+                <w:t xml:space="preserve">hal-00010150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum gas distributions prescribed by factorization hypothesis of probability</w:t>
+                <w:t xml:space="preserve">Nonextensive statistics and incomplete information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiuping A. Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 14, pp.765-770</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26, pp.357-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00010150v1</w:t>
+                <w:t xml:space="preserve">hal-00009546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive form of equilibrium nonextensive statistics</w:t>
               </w:r>
@@ -3468,164 +3468,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical method for irregular hamiltonian systems</w:t>
+                <w:t xml:space="preserve">Nonextensive thermostatistics for heterogeneous systems containing different $q$'s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiuping A. Wang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003042v2</w:t>
+                <w:t xml:space="preserve">hal-00011129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonextensive thermostatistics for heterogeneous systems containing different $q$'s</w:t>
+                <w:t xml:space="preserve">A mathematical method for irregular hamiltonian systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiuping A. Wang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00011129v1</w:t>
+                <w:t xml:space="preserve">hal-00003042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From complexity to incompleteness of treatable information</w:t>
               </w:r>
@@ -4119,51 +4119,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06B9F352"/>
+    <w:nsid w:val="DAEF6BC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4350,51 +4350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/qiuping-a-wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9589-9105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671953v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Kaabouchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Machu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cocks" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Zhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525921500132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469396v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Ye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Machu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuping A. Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03446-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503417v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2021.111489" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1113/1/012003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nivanen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Kaabouchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Badiali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2007.08.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nivanen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003562v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pezeril" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000825v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Mehaute" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezeril" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Mehaute" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009547v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354947v6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841203v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El Kaabouchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843384v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Ou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincan Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Su" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tsobnang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310437v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Badiali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117452v4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141482v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chedru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raynal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Paquin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003042v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011133v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011127v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009544v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010153v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/qiuping-a-wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9589-9105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671953v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Kaabouchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Machu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cocks" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Zhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525921500132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469396v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Ye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Machu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuping A. Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03446-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503417v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2021.111489" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1113/1/012003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nivanen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Kaabouchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Badiali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2007.08.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nivanen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003562v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pezeril" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000825v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Mehaute" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezeril" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Mehaute" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009547v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354947v6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841203v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El Kaabouchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843384v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Ou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincan Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Su" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tsobnang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310437v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Badiali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117452v4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141482v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chedru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raynal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Paquin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003042v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011133v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011127v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009544v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010153v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>