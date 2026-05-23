--- v2 (2026-04-24)
+++ v3 (2026-05-23)
@@ -1,4064 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4012 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.60997067449px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Wang </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">qiuping-a-wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9589-9105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=GJZZRVQAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness of the efficiency functional for deriving the Zipf and the Pareto laws from the principle of least effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz El Kaabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Cocks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No mysterious motor driving time forward Multiple paths of randomness toward time irreversibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354947v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-negative informational entropy for continuous probability distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz El Kaabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A counterexample against the Lesche stability of a generic entropy functional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz El Kaabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Ou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jincan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guozhen Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional Dynamics, Tiling Equilibrium states and Riemann's zeta function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Méhauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Kaabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nivanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability distribution and entropy as a measure of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117452v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizable informational entropy as measure of probabilistic uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Ou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Kaabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nivanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tsobnang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Méhauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dialectical view of the variational principles of mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310437v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical structure for the generalization of the conventional algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz El Kaabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nivanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Méhauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From virtual work principle to least action principle for stochastic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141482v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From virtual work principle to maximum entropy for nonequilibrium system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kairos Management : Nouveaux outils pour le Management des Opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Méhauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On different $q$-systems in nonextensive thermostatistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nivanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Méhauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A composition of different $q$ nonextensive systems with the normalized expectation based on escort probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nivanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Méhauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion laws, information and action principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical method for irregular hamiltonian systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional exclusion statistics with incomplete information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonextensive thermostatistics for heterogeneous systems containing different $q$'s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From complexity to incompleteness of treatable information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power law distribution of Rényi entropy for equilibrium systems having nonadditive energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete nonextensive statistics and zeroth law of thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a measure of efficiency as a tool for applying the principle of least effort to the derivation of the Zipf and the Pareto laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Kaabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Xavier Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Cocks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueying Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Complex Systems (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (7-8), pp.2150013. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219525921500132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You certainly know the second law of thermodynamics, Do you know its connection to other laws of physics and chemistry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Cocks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137 (11), pp.1228. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-03446-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469396v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principle of least effort vs. maximum efficiency: derivingZipf-Pareto’s laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153 (Part 1), pp.111489. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2021.111489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503417v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A true least action principle for damped motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1113, pp.012003. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1113/1/012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete normalization of probability on multifractals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nivanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Kaabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Méhauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 386 (1), pp.92-100. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2007.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to fit the degree distribution of the air network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nivanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Méhauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 386, pp.262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non quantum uncertainty relations of stochastic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26, pp.1045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003562v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About &amp;quot;On certain incomplete statistics&amp;quot; by Lima et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pezeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Méhauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.1143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000825v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete information and fractal phase space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19, pp.639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum path information and the principle of least action for chaotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.1253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum path information and the principle of least action for chaotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23/4, pp.1253-1258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and pressure in nonextensive thermostatistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nivanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Méhauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pezeril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 65, pp.606-612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive generalization of statistical mechanics based on incomplete information theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.220-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About an alternative distribution function for fractional exclusion statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Mehaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nivanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pezeril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuovo Cimento B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6, pp.635-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum gas distributions prescribed by factorization hypothesis of probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14, pp.765-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonextensive statistics and incomplete information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26, pp.357-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive form of equilibrium nonextensive statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Mehaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43, pp.5079-5089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-body q-exponential distribution prescribed by factorization hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 300, pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the generalized entropy pseudoadditivity for complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nivanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Mehaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pezeril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35, pp.7003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated electrons and generalized statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 193, pp.139-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete statistics and nonextensive generalization of statistical mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12, pp.1431-1437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unnormalized nonextensive expectation value and zeroth law of thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15, pp.537-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum entropy change and least action principle for nonequilibrium systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelth United Nations/European Space Agency Workshop on Basic Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete information and correlated electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theoretical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4119,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAEF6BC3"/>
+    <w:nsid w:val="D795F390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4350,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/qiuping-a-wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9589-9105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671953v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Kaabouchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Machu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cocks" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Zhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525921500132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469396v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Ye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Machu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuping A. Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03446-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503417v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2021.111489" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1113/1/012003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nivanen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Kaabouchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Badiali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2007.08.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nivanen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003562v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pezeril" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000825v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Mehaute" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezeril" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Mehaute" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009547v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354947v6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841203v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El Kaabouchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843384v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Ou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincan Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Su" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tsobnang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310437v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Badiali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117452v4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141482v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chedru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raynal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Paquin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003042v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011133v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011127v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009544v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010153v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/qiuping-a-wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9589-9105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=GJZZRVQAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El Kaabouchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Machu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cocks" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuping A. Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354947v6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Ye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Ou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincan Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Su" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Kaabouchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nivanen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117452v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tsobnang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310437v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nivanen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Badiali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141482v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chedru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raynal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Paquin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003042v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011129v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Kaabouchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Machu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Zhu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525921500132" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469396v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03446-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503417v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2021.111489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1113/1/012003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Badiali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2007.08.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003562v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000825v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pezeril" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011128v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Mehaute" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezeril" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010151v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Mehaute" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010152v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>