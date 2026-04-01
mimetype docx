--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -25,1178 +25,1435 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Quentin Marcou </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">qmarcou</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-7074-2761</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">224745255</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> arXiv : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">marcou_q_1</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ResearcherID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">DVK-8646-2022</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How different are self and nonself?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Tiffeau-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Levine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bialek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRX Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 4 (1), pp.013027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/fbct-vzwm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating a computer assisted ICD coding system : performance metric choice and use of the ICD hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Berti-Equille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Novelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 152, 104617 [10 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbi.2024.104617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'un système d'aide informatisée au codage Classification internationale des maladies (CIM) : choix de métrique de performance et utilisation de la hiérarchie CIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berti-Equille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Novelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 72, pp.202352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genesis of the αβ T-cell receptor</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantifying physician’s bias to terminate resuscitation. The TERMINATOR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Marcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm. Agostinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006874⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.109818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2023.109818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120964v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput immune repertoire analysis with IGoR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Genesis of the αβ T-cell receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra M. Walczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mora</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Walczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-02832-w⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp.e1006874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290159v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for the integration of conflicting exogenous and endogenous signals by dendritic cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High-throughput immune repertoire analysis with IGoR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Walczak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1478-3975/aaaa0a⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-02832-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290182v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persisting fetal clonotypes influence the structure and overlap of adult human T cell receptor repertoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model for the integration of conflicting exogenous and endogenous signals by dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irit Carmi-Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Trichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Soumelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail V. Pogorelyy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina A. Komech</w:t>
+                <w:t xml:space="preserve">Thierry Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005572⟩</w:t>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (5), pp.056001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/aaaa0a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579464v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">repgenHMM: a dynamic programming tool to infer the rules of immune receptor generation from sequence data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Persisting fetal clonotypes influence the structure and overlap of adult human T cell receptor repertoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail V. Pogorelyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuval Elhanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia L. Sycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina A. Komech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw112⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (7), pp.e1005572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290172v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">repgenHMM: a dynamic programming tool to infer the rules of immune receptor generation from sequence data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuval Elhanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Walczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (13), pp.1943-1951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inferring processes underlying B-cell repertoire diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuval Elhanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Sethna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curtis Callan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 370 (1676), pp.20140243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2014.0243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1206,163 +1463,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using steerable wavelets and minimal paths to reconstruct automatically filaments in fluorescence imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Quebec City, France. pp.706-709, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1372,400 +1629,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P089 - Création d'un système d'aide informatisée au codage CIM : choix de métrique et utilisation de la hiérarchie CIM [résumé]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Berti-Equille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Novelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPICLIN 202317e Conférence francophone d’Épidémiologie Clinique 30e Journées des statisticiens des Centres de Lutte contre le Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nancy, France. 71 (suppl.2), p. 7, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying physician’s bias to terminate resuscitation. The TERMINATOR study</w:t>
-[...148 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Probabilistic approaches to the adaptive immune repertoire : a data-driven approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marcou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immunology. Université Sorbonne Paris Cité, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017USPCB029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01775123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1831,51 +1938,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="559F5FD7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1912,51 +2171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tiffeau-Mayer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Russo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marcou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bialek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fbct-vzwm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531816v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Marcou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Novelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2024.104617" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823370v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti-Equille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202352" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120964v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M. Walczak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mora" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006874" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Walczak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02832-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Carmi-Levy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Trichot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Soumelis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aaaa0a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Pogorelyy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Elhanati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia L. Sycheva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina A. Komech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005572" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw112" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Sethna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Callan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2014.0243" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lagache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bardonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rotureau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bastin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350890" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101733" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909476v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurenceau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Agostinucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Martineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Metzger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01775123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/qmarcou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7074-2761" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224745255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/marcou_q_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DVK-8646-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290144v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tiffeau-Mayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Russo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marcou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bialek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fbct-vzwm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531816v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Marcou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Novelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2024.104617" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti-Equille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202352" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909476v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurenceau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Agostinucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Martineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Metzger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2023.109818" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M. Walczak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mora" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006874" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Walczak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02832-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Carmi-Levy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Trichot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Soumelis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aaaa0a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Pogorelyy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Elhanati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia L. Sycheva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina A. Komech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005572" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw112" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Sethna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Callan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2014.0243" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lagache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bardonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rotureau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bastin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350890" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224629v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101733" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01775123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>