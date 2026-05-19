--- v1 (2026-04-01)
+++ v2 (2026-05-19)
@@ -134,53 +134,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">marcou_q_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=dG7BiZ8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">DVK-8646-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -215,1245 +236,1245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How different are self and nonself?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Tiffeau-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Levine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bialek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRX Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 4 (1), pp.013027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/fbct-vzwm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating a computer assisted ICD coding system : performance metric choice and use of the ICD hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Berti-Equille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Novelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 152, 104617 [10 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbi.2024.104617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'un système d'aide informatisée au codage Classification internationale des maladies (CIM) : choix de métrique de performance et utilisation de la hiérarchie CIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berti-Equille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Novelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 72, pp.202352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying physician’s bias to terminate resuscitation. The TERMINATOR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm. Agostinucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 188, pp.109818. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2023.109818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genesis of the αβ T-cell receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra M. Walczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (3), pp.e1006874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput immune repertoire analysis with IGoR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Walczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.561. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-02832-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for the integration of conflicting exogenous and endogenous signals by dendritic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irit Carmi-Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Trichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Soumelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (5), pp.056001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1478-3975/aaaa0a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persisting fetal clonotypes influence the structure and overlap of adult human T cell receptor repertoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail V. Pogorelyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuval Elhanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia L. Sycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina A. Komech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (7), pp.e1005572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">repgenHMM: a dynamic programming tool to infer the rules of immune receptor generation from sequence data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuval Elhanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Walczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (13), pp.1943-1951. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring processes underlying B-cell repertoire diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuval Elhanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Sethna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curtis Callan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 370 (1676), pp.20140243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2014.0243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1463,163 +1484,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using steerable wavelets and minimal paths to reconstruct automatically filaments in fluorescence imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Quebec City, France. pp.706-709, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1629,133 +1650,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P089 - Création d'un système d'aide informatisée au codage CIM : choix de métrique et utilisation de la hiérarchie CIM [résumé]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Berti-Equille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Novelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPICLIN 202317e Conférence francophone d’Épidémiologie Clinique 30e Journées des statisticiens des Centres de Lutte contre le Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nancy, France. 71 (suppl.2), p. 7, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1765,114 +1786,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic approaches to the adaptive immune repertoire : a data-driven approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marcou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immunology. Université Sorbonne Paris Cité, 2017. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017USPCB029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01775123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1940,51 +1961,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="559F5FD7"/>
+    <w:nsid w:val="3383C7B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2171,51 +2192,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/qmarcou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7074-2761" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224745255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/marcou_q_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DVK-8646-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290144v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tiffeau-Mayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Russo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marcou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bialek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fbct-vzwm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531816v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Marcou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Novelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2024.104617" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti-Equille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202352" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909476v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurenceau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Agostinucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Martineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Metzger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2023.109818" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M. Walczak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mora" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006874" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Walczak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02832-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Carmi-Levy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Trichot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Soumelis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aaaa0a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Pogorelyy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Elhanati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia L. Sycheva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina A. Komech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005572" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw112" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Sethna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Callan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2014.0243" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lagache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bardonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rotureau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bastin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350890" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224629v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101733" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01775123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/qmarcou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7074-2761" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224745255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/marcou_q_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=dG7BiZ8AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DVK-8646-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tiffeau-Mayer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Russo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marcou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bialek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fbct-vzwm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Marcou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Novelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2024.104617" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823370v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti-Equille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202352" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurenceau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Agostinucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Martineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Metzger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2023.109818" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M. Walczak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mora" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006874" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Walczak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02832-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Carmi-Levy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Trichot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Soumelis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aaaa0a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Pogorelyy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Elhanati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia L. Sycheva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina A. Komech" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005572" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290172v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw112" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Sethna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Callan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2014.0243" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290186v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lagache" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bardonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rotureau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bastin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350890" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224629v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101733" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01775123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>