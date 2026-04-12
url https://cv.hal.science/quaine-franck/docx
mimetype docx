--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -66,97 +66,97 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐Load Blood Flow Restriction Training Enhances Brachial Blood Flow During Exercise but not Reactive Hyperemia in Experienced Climbers</w:t>
+                <w:t xml:space="preserve">Low-Load Blood-Flow Restricted Resistance Training Improves Finger Flexor Muscle Function in Experienced Climbers: A Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Paul Perrin</w:t>
+                <w:t xml:space="preserve">Titouan P Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Randy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -179,82 +179,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 36 (2), pp.e70211. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.70211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488735v1</w:t>
+                <w:t xml:space="preserve">hal-05572415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finger flexor and extensor muscles load sharing: Effect of the climbing grip technique</w:t>
               </w:r>
@@ -317,4161 +317,4295 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.113193. </w:t>
+              <w:t xml:space="preserve">, 2026, 198 (March), pp.113193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2026.113193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified vector coding analysis of the shoulder and elbow joints coordination during arm-jump test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low‐Load Blood Flow Restriction Training Enhances Brachial Blood Flow During Exercise but not Reactive Hyperemia in Experienced Climbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Paul Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Randy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyrène Santal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (2), pp.e70211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.14570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.70211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738062v2</w:t>
+                <w:t xml:space="preserve">hal-05488735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bundles of Intercrossing Fibers of the Extensor Mechanism of the Fingers Greatly Influence the Transmission of Muscle Forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blood flow restriction exacerbates muscle deoxygenation and fatigue during sport climbing specific finger flexors resistance training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan P Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Randy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Dogadov</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Coudurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.70068⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 126, pp.1097-1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-025-05980-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169883v1</w:t>
+                <w:t xml:space="preserve">hal-05299873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood flow restriction exacerbates muscle deoxygenation and fatigue during sport climbing specific finger flexors resistance training</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modified vector coding analysis of the shoulder and elbow joints coordination during arm-jump test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-025-05980-2⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299873v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738062v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of upper and lower limbs in climbing dyno movement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+                <w:t xml:space="preserve">The Bundles of Intercrossing Fibers of the Extensor Mechanism of the Fingers Greatly Influence the Transmission of Muscle Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Dogadov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J Valero-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14571⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (7), pp.e70068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.70068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738064v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-negative matrix factorization for separation of extensor indicis and extensor digiti minimi surface electromyograms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Léouffre</w:t>
+                <w:t xml:space="preserve">Coordination of upper and lower limbs in climbing dyno movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262950v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738064v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing climbers’ pull-up capabilities by differentiating the parameters involved in power production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-negative matrix factorization for separation of extensor indicis and extensor digiti minimi surface electromyograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Devise</w:t>
+                <w:t xml:space="preserve">Marc Léouffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387483v1</w:t>
+                <w:t xml:space="preserve">hal-04262950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Electromyography in Physiotherapist Educational Program in France: Enhancing Learning sEMG in Stretching Practice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Serviere</w:t>
+                <w:t xml:space="preserve">Assessing climbers’ pull-up capabilities by differentiating the parameters involved in power production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Devise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2020.584304⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e15886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.15886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041422v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Visualization of Body Motion in Speed Climbing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chapelle</w:t>
+                <w:t xml:space="preserve">Surface Electromyography in Physiotherapist Educational Program in France: Enhancing Learning sEMG in Stretching Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Dogadov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Legreneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.02188⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.584304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2020.584304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137779v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smartphone user tests for user centered design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Coquillart</w:t>
+                <w:t xml:space="preserve">3D Visualization of Body Motion in Speed Climbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Reveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legreneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Science Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.2188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.02188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900818v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biomechanical model of the long finger extensor mechanism and its parametric identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anton Dogadov</w:t>
+                <w:t xml:space="preserve">Smartphone user tests for user centered design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mitrouchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazen Alamir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Serviere</w:t>
+                <w:t xml:space="preserve">Sabine Coquillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research and Science Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583110v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disassembly Task Evaluation in Virtual Reality Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mitrouchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingtao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Coquillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Science Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 84 (suppl. 2/2017), pp.84-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disassembly task evaluation by muscle fatigue estimation in a virtual reality environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Coquillart</w:t>
+                <w:t xml:space="preserve">The biomechanical model of the long finger extensor mechanism and its parametric identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Dogadov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88 (5-8), pp.1523-1533. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.232-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-016-8827-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2017.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676643v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability Density Functions of Stationary Surface EMG Signals in Noisy Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
+                <w:t xml:space="preserve">Disassembly task evaluation by muscle fatigue estimation in a virtual reality environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingtao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mitrouchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Coquillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2016.2534378⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (5-8), pp.1523-1533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-016-8827-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492639v1</w:t>
+                <w:t xml:space="preserve">hal-01676643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Cervical Muscle Fatigue on Musculo-Tendinous Stiffness of the Head-Neck Segment during Cervical Flexion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Portero</w:t>
+                <w:t xml:space="preserve">Probability Density Functions of Stationary Surface EMG Signals in Noisy Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirinee Thongpanja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Serviere</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Laurillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chusak Limsakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139333⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (7), pp.1547 - 1557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2016.2534378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259124v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of hand muscles involvement: towards a linkage between biomechanical modeling and motor control theories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Cervical Muscle Fatigue on Musculo-Tendinous Stiffness of the Head-Neck Segment during Cervical Flexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léouffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2012039⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0139333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760319v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature extraction of the first difference of EMG time series for EMG pattern recognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding of hand muscles involvement: towards a linkage between biomechanical modeling and motor control theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Paclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2014.06.013⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.19-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2012039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244332v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMG amplitude estimators based on probability distribution for muscle-computer interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Feature extraction of the first difference of EMG time series for EMG pattern recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chusak Limsakul</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (3), pp.1350016. </w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (2), pp.247-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219477513500168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2014.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870913v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musculo-tendinous stiffness of head-neck segment in the sagittal plane: An optimization approach for modeling the cervical spine as a single-joint system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Portero</w:t>
+                <w:t xml:space="preserve">EMG amplitude estimators based on probability distribution for muscle-computer interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Laurillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirinee Thongpanja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chusak Limsakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.12.009⟩</w:t>
+              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (3), pp.1350016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219477513500168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829476v1</w:t>
+                <w:t xml:space="preserve">hal-00870913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Feasibility Study on the Use of Anthropometric Variables to Make Muscle-Computer Interface More Practical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
+                <w:t xml:space="preserve">Musculo-tendinous stiffness of head-neck segment in the sagittal plane: An optimization approach for modeling the cervical spine as a single-joint system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thoumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Portero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (5), pp.925-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2013.01.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831659v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMG Feature Evaluation for Improving Myoelectric Pattern Recognition Robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (12), pp.4832-4840. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2013.02.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2013.02.023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing of instantaneity hypothesis for blind source separation of extensor indicis and extensor digiti minimi surface electromyograms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Léouffre</w:t>
+                <w:t xml:space="preserve">A Feasibility Study on the Use of Anthropometric Variables to Make Muscle-Computer Interface More Practical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (7), pp.1681-1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2013.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2013.03.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815763v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force sharing and neutral line during finger extension tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing of instantaneity hypothesis for blind source separation of extensor indicis and extensor digiti minimi surface electromyograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léouffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Moutet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2011.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.908-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2013.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676761v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor control theories improve biomechanical model of the hand for finger pressing tasks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Force sharing and neutral line during finger extension tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Quaine</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (4), pp.749-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2011.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.01.038⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676754v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thumb During the Crimp Grip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motor control theories improve biomechanical model of the hand for finger pressing tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Paclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1267230⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (7), pp.1246-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639320v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the principle of minimization of secondary moments validated during various fingertip force production conditions?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The Thumb During the Crimp Grip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Paclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2008.02.019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (1), pp.49-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1267230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00289153v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle and ring fingers are more exposed to pulley rupture than index and little during sport-climbing: A biomechanical explanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (5), pp.562-570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2007.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00290574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using EMG data to constrain optimization procedure improves finger tendon tension estimations during static fingertip force production.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Is the principle of minimization of secondary moments validated during various fingertip force production conditions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Paclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2007.03.010⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (3), pp.396-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2008.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00535658v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion of the force applied to handles into centre of pressure calculation modifies the amplitude of centre of pressure shifts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Noé</w:t>
+                <w:t xml:space="preserve">Using EMG data to constrain optimization procedure improves finger tendon tension estimations during static fingertip force production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Labarre-Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2005.10.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (13), pp.2846-2856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2007.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02367193v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00535658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingertip force and electromyogram of finger flexor muscles during a prolonged intermittent exercise in elite climbers and sedentary subjects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Estimation of finger muscle tendon tensions and pulley forces during specific sport climbing grip techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Labarre-Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.180-186</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.2583-2592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372236v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of finger muscle tendon tensions and pulley forces during specific sport climbing grip techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Fingertip force and electromyogram of finger flexor muscles during a prolonged intermittent exercise in elite climbers and sedentary subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.2583-2592</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.180-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372241v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical model for the determination of the forces acting on the finger pulley system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+                <w:t xml:space="preserve">Insertion of the force applied to handles into centre of pressure calculation modifies the amplitude of centre of pressure shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (3), pp.382-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2005.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372238v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingertip force and electromyography of finger flexor muscles during a prolonged intermittent exercise in elite climbers and sedentary individuals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Biomechanical model for the determination of the forces acting on the finger pulley system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Schoffl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.915-923</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781399v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal resultant four fingertip force and fatigue of the extrinsic muscles of the hand in different sport climbing finger grips</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fingertip force and electromyography of finger flexor muscles during a prolonged intermittent exercise in elite climbers and sedentary individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (2), pp.181-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410500127785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635483v1</w:t>
+                <w:t xml:space="preserve">hal-01781399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finger flexors fatigue in trained rock climbers and untrained sedentary subjects</w:t>
+                <w:t xml:space="preserve">Maximal resultant four fingertip force and fatigue of the extrinsic muscles of the hand in different sport climbing finger grips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003</w:t>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635475v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Finger flexors fatigue in trained rock climbers and untrained sedentary subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of simulated rock climbing finger postures on force sharing among the fingers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4481,51 +4615,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forearm muscle coordination in climbers: Repeatability and load sharing between finger flexors and extensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4547,1136 +4681,1115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan P Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XXX Congress of the International Society of Biomechanics 27-31 July Stockholm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Stockholm (Suède), Sweden</w:t>
+              <w:t xml:space="preserve">ISB 2025 - The XXX Congress of the International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A connected wall for biomechanical speed climbing analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur Thepault</w:t>
+                <w:t xml:space="preserve">The Bundles of Intercrossing Fibers of the Extensor Mechanism of the Fingers Greatly Influence the Transmission of Muscle Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton A Dogadov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J Valero-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Physics 2024 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESBiomech 2024 - 29th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESB, Jun 2024, Edinbourg, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2023.11.06.565148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885996v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bundles of Intercrossing Fibers of the Extensor Mechanism of the Fingers Greatly Influence the Transmission of Muscle Forces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Serviere</w:t>
+                <w:t xml:space="preserve">A connected wall for biomechanical speed climbing analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Thepault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESBiomech 2024 - 29th Congress of the European Society of Biomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sports Physics 2024 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733506v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Rock-climbing wall: enhancing biomechanics analysis of climbing performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Thepault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained non-negative PARAFAC2 for electromyogram separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abilé Magbonde</w:t>
+                <w:t xml:space="preserve">Kinematic and kinetic comparisons of Jump pull ups used in rockclimbing evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096025⟩</w:t>
+              <w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S15-S17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140366v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic and kinetic comparisons of Jump pull ups used in rockclimbing evaluations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constrained non-negative PARAFAC2 for electromyogram separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Rogue</w:t>
+                <w:t xml:space="preserve">Abilé Magbonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198992v1</w:t>
+                <w:t xml:space="preserve">hal-04140366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Countermovement effect on arm-jump performance in rock climbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRCRA 2023 - 6th Congress of the International Rock Climbing Research Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Wolf, Aug 2023, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper limb joints coordination during jump pull-ups in rock climbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSS 2023 - 28th Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition tensorielle PARAFAC2 contrainte pour l'estimation du niveau de force à partir de signaux EMG de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abilé Magbonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Reality Environment for Sensory input in the context of different illusions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Blind Source Separation Methods to Surface Electromyogram for Extensor Muscles of the Index and Little Fingers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abilé Magbonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIT 2022 Conference, Piran Slovenia, September 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC 2022 - 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. pp.3615-3618, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9870902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712213v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory input and its treatment in the context of different illusions. Application for size-weight perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mitrouchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dvorak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5708,3722 +5821,3743 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyb-SPEED Conference, Saint Sebastien, Spain, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Saint Sebastien, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Blind Source Separation Methods to Surface Electromyogram for Extensor Muscles of the Index and Little Fingers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Augmented Reality Environment for Sensory input in the context of different illusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mitrouchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snejhana Kostova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanio Tanev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2022 - 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MIT 2022 Conference, Piran Slovenia, September 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Piran, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961323v1</w:t>
+                <w:t xml:space="preserve">hal-03712213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnitude Finger Forces Analysis during simulating pseudo-haptic spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingtao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mitrouchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Coquillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCM 2020 - Advances on Mechanics, Design Engineering and Manufacturing III. JCM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Aix -en-Provence, France. pp.215-220, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of weight perception on co-contraction of arm muscle activity during lifting objects using augmented reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mitrouchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Greenfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3-rd International Conference on Computer Graphics and Virtuality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D motion analysis of speed climbing performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Reveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legreneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRCRA 2018 - 4th International Rock Climbing Research Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of contact and muscle forces from kinematics data only - application to 3D simulation of climbing motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Reveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Courtemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRCRA 2018 - 4th International Rock Climbing Research Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parametrized Model of the Long Finger Extensor Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dogadov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB 2017 - XXVI Congress of the International Society of Biomechanics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disassembly task evaluation in virtual reality environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mitrouchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingtao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Coquillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIT Conference and Workshop 2017 - Management and Innovative Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual reality environment for fatigue disassembly task evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mitrouchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingtao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Coquillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Colloque National AIP-Priméca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G-SCOP, Apr 2017, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length perception in virtual reality environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of High density sEMG and advanced biomechanical model for the study of muscle finger force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Dogadov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo Celadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gazzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIT- Management and Innovative Technologies 2016 Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Fiesa, Slovenia. pp.56-62</w:t>
+              <w:t xml:space="preserve">BioSMART 2016 - International Conference on Bio-engineering for Smart Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dubaï, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381869v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of High density sEMG and advanced biomechanical model for the study of muscle finger force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Length perception in virtual reality environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mitrouchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingtao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Coquillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Gazzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSMART 2016 - International Conference on Bio-engineering for Smart Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Dubaï, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">MIT- Management and Innovative Technologies 2016 Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Fiesa, Slovenia. pp.56-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974204v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of the middle finger extensor mechanism with the retention apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dogadov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB 2016 - 22nd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of EI and EDM muscle sources from surface electromyographic signals using delay estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dogadov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSMART 2016 - International Conference on Bio-engineering for Smart Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dubaï, United Arab Emirates. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BIOSMART.2016.7835471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Separation of Surface Electromyographic Mixtures from Two Finger Extensor Muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dogadov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LVA/ICA 2015 - 12th International Conference on Latent Variable Analysis and Signal Separation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic. pp.481-488, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-22482-4_56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climber's hand injuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBS 2015 - 33e congrès de l’International Society of Biomechanics in Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving hand biomechanical modeling with motor control theories and EMG data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB 2015 - XXV Congress of the International Society of Biomechanics 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musculo-tendinous stiffness of the Head-neck segment for extension movement during application of quick-releases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal EMG amplitude detectors for muscle-computer interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirinee Thongpanja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Laurillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chusak Limsakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISB 2013 - XXIV Congress of the International Society of Biomechanics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Natal, Brazil</w:t>
+              <w:t xml:space="preserve">ECTI-CON 2013 - 10th International conference on electrical engineering/electronics, computer telecommunications and information technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Krabi, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870928v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Window Size and Contraction Types on the Stationarity of Biceps Brachii Muscle EMG Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirinee Thongpanja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Laurillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wongkittisuksa Booncharoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">i-CREATe 2013 - IEEE 7th International convention on rehabilitation Engineering and Assistive technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Séoul, South Korea. pp.44:1--44:4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal EMG amplitude detectors for muscle-computer interface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Musculo-tendinous stiffness of the Head-neck segment for extension movement during application of quick-releases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Portero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTI-CON 2013 - 10th International conference on electrical engineering/electronics, computer telecommunications and information technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Krabi, Thailand</w:t>
+              <w:t xml:space="preserve">ISB 2013 - XXIV Congress of the International Society of Biomechanics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Natal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870917v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of window size and contraction types on the stationarity of Biceps Brachii muscle EMG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirinee Thongpanja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Laurillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booncharoen Wongkittisuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">i-CREATe 2013 - IEEE 7th International convention on rehabilitation Engineering and Assistive technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated EMG source separation of EI and EDM muscle using non-negative matrix factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Léouffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB 2013 - XXIV Congress of the International Society of Biomechanics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Natal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genesis of booster curves in Electric Power Assistance Steering Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Ciarla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2012 - 15th IEEE International Conference on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Anchorage, United States. pp.1345-1350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du segment tête-cou sous forme d'un segment corporel mono-articulé autour d'un centre de rotation variable lors de l'application de détentes rapides : étude de la raideur musculo-tendineuse sous l'effet de la fatigue musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thoumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Portero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMS 2011 - Sport Measure Simulation symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanics of the human digits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General Meeting and SIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the cervical muscles fatigue on the head-neck segment musculo-tendinous stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thoumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Portero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB 2011 - XXIII Congress of the International Society of Biomechanics 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bruxelles, Belgium. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical representation of the hand movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier A.J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizzio Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pôle Grenoble Cognition - 2e Rencontres du Pôle Grenoble Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Plasticity Correlates Of The Thumb Extension Recovery After Tendon Transfer. A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier A.J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizzio Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier A.J. Martin</w:t>
+                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2011 - 17th Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Québec City, Canada. pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo Neck Musculo-Tendinous Stiffness in Response to Quick-Releases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenifer Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thoumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCB 2010 - 6th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Singapour, Singapore. pp.593-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical consideration of the fingers interactions for various conditions of force production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRH 2010 - Journées Nationales de la Robotique Humanoïde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force sharing among fingers after tendon transfers (Tsugé's procedure): a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SB 2009 - Congrès de la société de biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Toulon, France. pp.203-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical and motor plasticity in response to multi digit tendon transfers: a case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier A.J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB 2009 - XXII Congress of the International Society of Biomechanics 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation biomécanique d'un transfert tendineux visant à réanimer la fonction du fléchisseur profond de l'index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SB 2008 - Appareil locomoteur, sport et pathologies induites : de la recherche fondamentale à la performance. Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des signaux EMG pour la modélisation biomécanique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Labarre-Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utilisation des signaux EMG pour la modélisation biomécanique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.19-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical analysis of rock climbing on overhanging walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Science and Technology in Climbing and Mountaineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des membres supérieurs lors d’un mouvement de bascule sur les talons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès international de l’Association des Chercheurs en Activités Physiques et Sportives - ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9433,301 +9567,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanics of Rock Climbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été Science 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dinard, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamic role of anticipatory postural adjustments in a rocking on heels movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIème congrès de la société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’influence de la posture initiale sur les ajustements posturaux suite au délestage volontaire d’une prise en escalade.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Sciences de la vie et de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9737,953 +9871,953 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 4 - Surface electromyographic signals as a tool for biomechanics and muscle coordination analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dogadov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Natalia M. López. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Technology-Assisted Neurorehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-71, 2025, ISBN 9780128198773, eBook ISBN: 9780128198780. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-819877-3.00002-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Gal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des chevaliers dans la montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGA Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-218, 2021, ISBN : 978-2-37747-290-1, ISBN numérique : 978-2-37747-328-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.25100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des effets biomécaniques du port de l’armure sur la locomotion en milieu montagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Darj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier A.J. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Gal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des chevaliers dans la montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGA Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-182, 2021, ISBN : 978-2-37747-290-1, ISBN numérique : 978-2-37747-328-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.25082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface electromyography in physiotherapist educational program in France: Enhancing learning sEMG in stretching practice. In: R Merletti, C Disselhorst-Klug, W Zev Rymer, I Campanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dogadov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Editorial: Surface Electromyography: Barriers Limiting Widespread Use of sEMG in Clinical Assessment and Neurorehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Analysis with Smartphone User Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mitrouchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing II. Lecture Notes in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural regulation and motion simulation in rock climbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Reveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Courtemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul G. Kry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludovic Seifert; Peter Wolf; Andreas Schweizer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The science of climbing and mountaineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-128, 2017, Routledge Research in Sport and exercise Science, 978-1-138-92758-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Relationship between Anthropometric Variables and Features of Electromyography Signal for Human-Computer Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Laurillau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dr. Ganesh Naik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications, Challenges, and Advancements in Electromyography Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, 2014, 9781466660908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-4666-6090-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibre postural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Allard, Paul - Dalleau, Georges - Begon, Mickaël - Blanchi, Jean-Pierre - collaborateurs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse du mouvement humain par la biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fides Éducation, pp.329-348, 2011, 3ième édition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10693,143 +10827,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral presentation for the CDP of my undergoing PhD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brugniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10839,783 +10973,783 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Electromyographic Signals as a Tool for Biomechanics and Muscle Coordination Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dogadov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIPSA Lab. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Detailed Model of the Middle Finger Extensor Mechanism for Understanding the Role of Intercrossing Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dogadov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Valero-Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIPSA Lab. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of a methodology to adapt a model of steering assistance and its experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Ciarla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] GIPSA-lab. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797633v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes on the analytic solution for the Dahl's friction model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Ciarla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] GIPSA-lab. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study on Electronic Power Assistance Steering (EPAS) systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Ciarla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] GIPSA-lab. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exogenous input estimation in Electronic Power Steering (EPS) systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Ciarla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] GIPSA-lab. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillation annealing in Electronic Power Steering (EPS) systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Ciarla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] GIPSA-lab. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId243"/>
+      <w:footerReference w:type="default" r:id="rId245"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11762,51 +11896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Paul Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Randy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyr&#232;ne Santal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hugues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tourette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaudoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2026.113193" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738062v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dogadov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Valero-Cuevas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70068" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299873v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan P Perrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coudurier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05980-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738064v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14571" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ouffre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15886" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.584304" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03137779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chapelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legreneur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.02188" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mitrouchev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coquillart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583110v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.04.030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtao Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8827-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirinee Thongpanja" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkoon Phinyomark" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chusak Limsakul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2016.2534378" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Portero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139333" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moutet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012039" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2014.06.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870913v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477513500168" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thoumie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.12.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR3ZPBVM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831659v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.01.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G56PNX06-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831643v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.02.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q5F40M8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815763v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.03.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNW9V2VH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676761v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.09.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H2ZT8SF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676754v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BXB3125-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1267230" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289153v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.02.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W06DQHDP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290574v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2007.12.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK1TZVT6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00535658v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Labarre-Vila" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.03.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367193v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2005.10.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P94FBRBW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372236v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roloff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schoffl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500127785" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635483v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635475v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196186v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885996v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thepault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A Dogadov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.06.565148" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202816v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140366v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abil&#233; Magbonde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198992v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rogue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198904v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206271v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04231427v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712213v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snejhana Kostova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanio Tanev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lekova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712224v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dvorak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Svensson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezhana Kostova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961323v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870902" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196827v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_34" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Greenfield" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963008v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courtemanche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618344v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524037v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381869v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974204v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Celadon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gazzoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418566v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418648v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOSMART.2016.7835471" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191243v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_56" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415736v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415750v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870928v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953352v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wongkittisuksa Booncharoen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870917v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870923v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Booncharoen Wongkittisuka" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870924v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744384v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ciarla" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639318v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639440v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639314v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639422v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A.J. Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizzio Pizzagalli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642142v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639306v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Lecompte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639428v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639417v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280920v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Estoup" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387362v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367401v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367396v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206187v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367398v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367395v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03965217v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mu&#241;oz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lopez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780128198773000020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819877-3.00002-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894975v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/25100" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.25100" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894920v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Darj" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/25082" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.25082" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361653v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900840v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415690v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Kry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Science-of-Climbing-and-Mountaineering/Seifert-Wolf-Schweizer/p/book/9781138927582" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006862v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6090-8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676773v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199219v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugniaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980009v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955693v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valero-Cuevas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797633v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744521v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757002v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757001v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757000v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan P Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Randy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyr&#232;ne Santal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hugues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tourette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003992" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaudoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2026.113193" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Paul Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coudurier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05980-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738062v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14570" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dogadov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Valero-Cuevas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738064v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14571" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ouffre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387483v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devise" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15886" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.584304" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03137779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chapelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legreneur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.02188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mitrouchev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coquillart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtao Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.04.030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8827-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirinee Thongpanja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkoon Phinyomark" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chusak Limsakul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2016.2534378" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Portero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139333" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760319v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moutet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012039" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2014.06.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477513500168" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thoumie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.12.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR3ZPBVM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831643v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.02.023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q5F40M8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.01.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G56PNX06-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815763v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.03.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNW9V2VH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.09.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H2ZT8SF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676754v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.038" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BXB3125-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1267230" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2007.12.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK1TZVT6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.02.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W06DQHDP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00535658v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Labarre-Vila" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.03.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372241v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372236v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367193v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2005.10.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P94FBRBW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roloff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schoffl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500127785" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635429v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A Dogadov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.06.565148" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thepault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202816v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198992v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rogue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140366v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abil&#233; Magbonde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198904v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206271v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04231427v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870902" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dvorak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Svensson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezhana Kostova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712213v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snejhana Kostova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanio Tanev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lekova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_34" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153129v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Greenfield" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963008v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courtemanche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618344v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524037v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974204v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Celadon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gazzoni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418648v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOSMART.2016.7835471" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191243v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_56" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870917v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953352v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wongkittisuksa Booncharoen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870928v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Booncharoen Wongkittisuka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870924v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744384v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ciarla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639440v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639314v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A.J. Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizzio Pizzagalli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642142v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Lecompte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639428v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639417v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280920v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Estoup" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387362v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367401v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367396v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206187v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367398v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367395v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03965217v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mu&#241;oz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lopez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780128198773000020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819877-3.00002-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894975v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/25100" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.25100" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894920v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Darj" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/25082" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.25082" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361653v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900840v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415690v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Kry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Science-of-Climbing-and-Mountaineering/Seifert-Wolf-Schweizer/p/book/9781138927582" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006862v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6090-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676773v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199219v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugniaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955693v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valero-Cuevas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797633v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744521v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757001v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757000v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>