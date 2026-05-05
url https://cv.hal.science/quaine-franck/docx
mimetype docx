--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1991,278 +1991,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Cervical Muscle Fatigue on Musculo-Tendinous Stiffness of the Head-Neck Segment during Cervical Flexion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding of hand muscles involvement: towards a linkage between biomechanical modeling and motor control theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Portero</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Paclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139333⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.19-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2012039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259124v1</w:t>
+                <w:t xml:space="preserve">hal-00760319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of hand muscles involvement: towards a linkage between biomechanical modeling and motor control theories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Cervical Muscle Fatigue on Musculo-Tendinous Stiffness of the Head-Neck Segment during Cervical Flexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léouffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 90, pp.19-28. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0139333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sm/2012039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760319v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature extraction of the first difference of EMG time series for EMG pattern recognition</w:t>
               </w:r>
@@ -2376,327 +2376,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMG amplitude estimators based on probability distribution for muscle-computer interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
+                <w:t xml:space="preserve">Musculo-tendinous stiffness of head-neck segment in the sagittal plane: An optimization approach for modeling the cervical spine as a single-joint system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thoumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Portero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219477513500168⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (5), pp.925-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870913v1</w:t>
+                <w:t xml:space="preserve">hal-00829476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musculo-tendinous stiffness of head-neck segment in the sagittal plane: An optimization approach for modeling the cervical spine as a single-joint system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Portero</w:t>
+                <w:t xml:space="preserve">EMG amplitude estimators based on probability distribution for muscle-computer interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Laurillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirinee Thongpanja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chusak Limsakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (3), pp.1350016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219477513500168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.12.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00829476v1</w:t>
+                <w:t xml:space="preserve">hal-00870913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMG Feature Evaluation for Improving Myoelectric Pattern Recognition Robustness</w:t>
+                <w:t xml:space="preserve">A Feasibility Study on the Use of Anthropometric Variables to Make Muscle-Computer Interface More Practical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
@@ -2731,118 +2731,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (12), pp.4832-4840. </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (7), pp.1681-1688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2013.02.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2013.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831643v1</w:t>
+                <w:t xml:space="preserve">hal-00831659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Feasibility Study on the Use of Anthropometric Variables to Make Muscle-Computer Interface More Practical</w:t>
+                <w:t xml:space="preserve">EMG Feature Evaluation for Improving Myoelectric Pattern Recognition Robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
@@ -2877,94 +2877,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26 (7), pp.1681-1688. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (12), pp.4832-4840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2013.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2013.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831659v1</w:t>
+                <w:t xml:space="preserve">hal-00831643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing of instantaneity hypothesis for blind source separation of extensor indicis and extensor digiti minimi surface electromyograms</w:t>
               </w:r>
@@ -3079,77 +3079,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force sharing and neutral line during finger extension tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (4), pp.749-757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3195,51 +3195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor control theories improve biomechanical model of the hand for finger pressing tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3324,51 +3324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3409,315 +3409,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle and ring fingers are more exposed to pulley rupture than index and little during sport-climbing: A biomechanical explanation</w:t>
+                <w:t xml:space="preserve">Is the principle of minimization of secondary moments validated during various fingertip force production conditions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2007.12.009⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (3), pp.396-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2008.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00290574v1</w:t>
+                <w:t xml:space="preserve">hal-00289153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the principle of minimization of secondary moments validated during various fingertip force production conditions?</w:t>
+                <w:t xml:space="preserve">Middle and ring fingers are more exposed to pulley rupture than index and little during sport-climbing: A biomechanical explanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Ferry</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27 (3), pp.396-407. </w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (5), pp.562-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2008.02.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2007.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00289153v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using EMG data to constrain optimization procedure improves finger tendon tension estimations during static fingertip force production.</w:t>
               </w:r>
@@ -3755,51 +3755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Labarre-Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (13), pp.2846-2856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3827,320 +3827,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00535658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of finger muscle tendon tensions and pulley forces during specific sport climbing grip techniques</w:t>
+                <w:t xml:space="preserve">Fingertip force and electromyogram of finger flexor muscles during a prolonged intermittent exercise in elite climbers and sedentary subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.2583-2592</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.180-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372241v1</w:t>
+                <w:t xml:space="preserve">hal-00372236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingertip force and electromyogram of finger flexor muscles during a prolonged intermittent exercise in elite climbers and sedentary subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+                <w:t xml:space="preserve">Insertion of the force applied to handles into centre of pressure calculation modifies the amplitude of centre of pressure shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (3), pp.382-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2005.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372236v1</w:t>
+                <w:t xml:space="preserve">hal-02367193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion of the force applied to handles into centre of pressure calculation modifies the amplitude of centre of pressure shifts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Noé</w:t>
+                <w:t xml:space="preserve">Estimation of finger muscle tendon tensions and pulley forces during specific sport climbing grip techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Labarre-Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.2583-2592</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02367193v1</w:t>
+                <w:t xml:space="preserve">hal-00372241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical model for the determination of the forces acting on the finger pulley system</w:t>
               </w:r>
@@ -4748,590 +4748,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bundles of Intercrossing Fibers of the Extensor Mechanism of the Fingers Greatly Influence the Transmission of Muscle Forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A connected wall for biomechanical speed climbing analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton A Dogadov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Serviere</w:t>
+                <w:t xml:space="preserve">Arthur Thepault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESBiomech 2024 - 29th Congress of the European Society of Biomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sports Physics 2024 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733506v1</w:t>
+                <w:t xml:space="preserve">hal-04885996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A connected wall for biomechanical speed climbing analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur Thepault</w:t>
+                <w:t xml:space="preserve">The Bundles of Intercrossing Fibers of the Extensor Mechanism of the Fingers Greatly Influence the Transmission of Muscle Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton A Dogadov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J Valero-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Physics 2024 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESBiomech 2024 - 29th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESB, Jun 2024, Edinbourg, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2023.11.06.565148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885996v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Rock-climbing wall: enhancing biomechanics analysis of climbing performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur Thepault</w:t>
+                <w:t xml:space="preserve">Constrained non-negative PARAFAC2 for electromyogram separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abilé Magbonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202816v1</w:t>
+                <w:t xml:space="preserve">hal-04140366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic and kinetic comparisons of Jump pull ups used in rockclimbing evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S15-S17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained non-negative PARAFAC2 for electromyogram separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abilé Magbonde</w:t>
+                <w:t xml:space="preserve">Innovative Rock-climbing wall: enhancing biomechanics analysis of climbing performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Thepault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04140366v1</w:t>
+                <w:t xml:space="preserve">hal-04202816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Countermovement effect on arm-jump performance in rock climbing</w:t>
               </w:r>
@@ -5343,51 +5343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5451,51 +5451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5533,64 +5533,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition tensorielle PARAFAC2 contrainte pour l'estimation du niveau de force à partir de signaux EMG de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abilé Magbonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5622,381 +5622,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Blind Source Separation Methods to Surface Electromyogram for Extensor Muscles of the Index and Little Fingers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Augmented Reality Environment for Sensory input in the context of different illusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mitrouchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snejhana Kostova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanio Tanev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2022 - 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MIT 2022 Conference, Piran Slovenia, September 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Piran, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961323v1</w:t>
+                <w:t xml:space="preserve">hal-03712213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory input and its treatment in the context of different illusions. Application for size-weight perception</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Blind Source Separation Methods to Surface Electromyogram for Extensor Muscles of the Index and Little Fingers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abilé Magbonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyb-SPEED Conference, Saint Sebastien, Spain, 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC 2022 - 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. pp.3615-3618, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9870902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712224v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Reality Environment for Sensory input in the context of different illusions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Sensory input and its treatment in the context of different illusions. Application for size-weight perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mitrouchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snejhana Kostova</w:t>
+                <w:t xml:space="preserve">Julia Dvorak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanio Tanev</w:t>
+                <w:t xml:space="preserve">Amélie Svensson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lekova</w:t>
+                <w:t xml:space="preserve">Snezhana Kostova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIT 2022 Conference, Piran Slovenia, September 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Piran, Slovenia</w:t>
+              <w:t xml:space="preserve">Cyb-SPEED Conference, Saint Sebastien, Spain, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Saint Sebastien, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712213v1</w:t>
+                <w:t xml:space="preserve">hal-03712224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnitude Finger Forces Analysis during simulating pseudo-haptic spring</w:t>
               </w:r>
@@ -6099,51 +6099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of weight perception on co-contraction of arm muscle activity during lifting objects using augmented reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mitrouchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6741,256 +6741,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of High density sEMG and advanced biomechanical model for the study of muscle finger force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Length perception in virtual reality environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mitrouchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingtao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Coquillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Gazzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSMART 2016 - International Conference on Bio-engineering for Smart Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Dubaï, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">MIT- Management and Innovative Technologies 2016 Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Fiesa, Slovenia. pp.56-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974204v1</w:t>
+                <w:t xml:space="preserve">hal-01381869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length perception in virtual reality environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of High density sEMG and advanced biomechanical model for the study of muscle finger force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Dogadov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo Celadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gazzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIT- Management and Innovative Technologies 2016 Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Fiesa, Slovenia. pp.56-62</w:t>
+              <w:t xml:space="preserve">BioSMART 2016 - International Conference on Bio-engineering for Smart Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dubaï, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381869v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of the middle finger extensor mechanism with the retention apparatus</w:t>
               </w:r>
@@ -7292,51 +7292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climber's hand injuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBS 2015 - 33e congrès de l’International Society of Biomechanics in Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7424,385 +7424,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal EMG amplitude detectors for muscle-computer interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Window Size and Contraction Types on the Stationarity of Biceps Brachii Muscle EMG Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirinee Thongpanja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Laurillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chusak Limsakul</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wongkittisuksa Booncharoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTI-CON 2013 - 10th International conference on electrical engineering/electronics, computer telecommunications and information technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Krabi, Thailand</w:t>
+              <w:t xml:space="preserve">i-CREATe 2013 - IEEE 7th International convention on rehabilitation Engineering and Assistive technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Séoul, South Korea. pp.44:1--44:4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870917v1</w:t>
+                <w:t xml:space="preserve">hal-00953352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Window Size and Contraction Types on the Stationarity of Biceps Brachii Muscle EMG Signals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Musculo-tendinous stiffness of the Head-neck segment for extension movement during application of quick-releases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Portero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">i-CREATe 2013 - IEEE 7th International convention on rehabilitation Engineering and Assistive technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Séoul, South Korea. pp.44:1--44:4</w:t>
+              <w:t xml:space="preserve">ISB 2013 - XXIV Congress of the International Society of Biomechanics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Natal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953352v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musculo-tendinous stiffness of the Head-neck segment for extension movement during application of quick-releases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal EMG amplitude detectors for muscle-computer interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirinee Thongpanja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Laurillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chusak Limsakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISB 2013 - XXIV Congress of the International Society of Biomechanics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Natal, Brazil</w:t>
+              <w:t xml:space="preserve">ECTI-CON 2013 - 10th International conference on electrical engineering/electronics, computer telecommunications and information technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Krabi, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870928v1</w:t>
+                <w:t xml:space="preserve">hal-00870917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of window size and contraction types on the stationarity of Biceps Brachii muscle EMG signals</w:t>
               </w:r>
@@ -8110,286 +8110,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du segment tête-cou sous forme d'un segment corporel mono-articulé autour d'un centre de rotation variable lors de l'application de détentes rapides : étude de la raideur musculo-tendineuse sous l'effet de la fatigue musculaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomechanics of the human digits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Portero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMS 2011 - Sport Measure Simulation symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Poitiers, France</w:t>
+              <w:t xml:space="preserve">General Meeting and SIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639318v1</w:t>
+                <w:t xml:space="preserve">hal-00639440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanics of the human digits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du segment tête-cou sous forme d'un segment corporel mono-articulé autour d'un centre de rotation variable lors de l'application de détentes rapides : étude de la raideur musculo-tendineuse sous l'effet de la fatigue musculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thoumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Portero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Meeting and SIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">SMS 2011 - Sport Measure Simulation symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639440v1</w:t>
+                <w:t xml:space="preserve">hal-00639318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the cervical muscles fatigue on the head-neck segment musculo-tendinous stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thoumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Portero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8466,51 +8466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier A.J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizzio Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8677,51 +8677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo Neck Musculo-Tendinous Stiffness in Response to Quick-Releases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8729,51 +8729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenifer Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thoumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCB 2010 - 6th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Singapour, Singapore. pp.593-596</w:t>
@@ -8815,51 +8815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical consideration of the fingers interactions for various conditions of force production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8910,90 +8910,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force sharing among fingers after tendon transfers (Tsugé's procedure): a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SB 2009 - Congrès de la société de biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Toulon, France. pp.203-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9031,51 +9031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical and motor plasticity in response to multi digit tendon transfers: a case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9182,51 +9182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SB 2008 - Appareil locomoteur, sport et pathologies induites : de la recherche fondamentale à la performance. Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9277,51 +9277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Labarre-Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9359,51 +9359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical analysis of rock climbing on overhanging walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9454,51 +9454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des membres supérieurs lors d’un mouvement de bascule sur les talons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9676,51 +9676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamic role of anticipatory postural adjustments in a rocking on heels movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9758,51 +9758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’influence de la posture initiale sur les ajustements posturaux suite au délestage volontaire d’une prise en escalade.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10867,51 +10867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brugniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11896,51 +11896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan P Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Randy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyr&#232;ne Santal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hugues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tourette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003992" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaudoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2026.113193" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Paul Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coudurier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05980-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738062v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14570" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dogadov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Valero-Cuevas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738064v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14571" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ouffre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387483v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devise" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15886" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.584304" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03137779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chapelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legreneur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.02188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mitrouchev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coquillart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtao Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.04.030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8827-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirinee Thongpanja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkoon Phinyomark" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chusak Limsakul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2016.2534378" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Portero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139333" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760319v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moutet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012039" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2014.06.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477513500168" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thoumie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.12.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR3ZPBVM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831643v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.02.023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q5F40M8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.01.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G56PNX06-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815763v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.03.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNW9V2VH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.09.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H2ZT8SF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676754v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.038" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BXB3125-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1267230" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2007.12.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK1TZVT6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.02.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W06DQHDP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00535658v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Labarre-Vila" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.03.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372241v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372236v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367193v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2005.10.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P94FBRBW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roloff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schoffl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500127785" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635429v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A Dogadov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.06.565148" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thepault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202816v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198992v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rogue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140366v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abil&#233; Magbonde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198904v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206271v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04231427v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870902" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dvorak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Svensson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezhana Kostova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712213v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snejhana Kostova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanio Tanev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lekova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_34" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153129v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Greenfield" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963008v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courtemanche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618344v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524037v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974204v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Celadon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gazzoni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418648v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOSMART.2016.7835471" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191243v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_56" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870917v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953352v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wongkittisuksa Booncharoen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870928v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Booncharoen Wongkittisuka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870924v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744384v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ciarla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639440v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639314v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A.J. Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizzio Pizzagalli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642142v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Lecompte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639428v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639417v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280920v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Estoup" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387362v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367401v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367396v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206187v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367398v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367395v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03965217v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mu&#241;oz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lopez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780128198773000020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819877-3.00002-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894975v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/25100" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.25100" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894920v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Darj" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/25082" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.25082" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361653v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900840v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415690v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Kry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Science-of-Climbing-and-Mountaineering/Seifert-Wolf-Schweizer/p/book/9781138927582" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006862v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6090-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676773v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199219v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugniaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955693v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valero-Cuevas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797633v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744521v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757001v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757000v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan P Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Randy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyr&#232;ne Santal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hugues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tourette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003992" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaudoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2026.113193" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Paul Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coudurier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05980-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738062v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14570" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dogadov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Valero-Cuevas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738064v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14571" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ouffre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387483v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devise" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15886" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.584304" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03137779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chapelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legreneur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.02188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mitrouchev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coquillart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtao Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.04.030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8827-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirinee Thongpanja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkoon Phinyomark" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chusak Limsakul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2016.2534378" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moutet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259124v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Portero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139333" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2014.06.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thoumie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.12.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR3ZPBVM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477513500168" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831659v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.01.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G56PNX06-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.02.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q5F40M8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815763v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.03.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNW9V2VH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.09.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H2ZT8SF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676754v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.038" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BXB3125-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1267230" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.02.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W06DQHDP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2007.12.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK1TZVT6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00535658v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Labarre-Vila" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.03.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372236v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2005.10.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P94FBRBW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roloff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schoffl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500127785" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635429v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thepault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733506v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A Dogadov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.06.565148" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140366v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abil&#233; Magbonde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198992v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rogue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198904v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206271v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04231427v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snejhana Kostova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanio Tanev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lekova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961323v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870902" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dvorak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Svensson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezhana Kostova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_34" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153129v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Greenfield" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963008v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courtemanche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618344v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524037v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974204v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Celadon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gazzoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418648v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOSMART.2016.7835471" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191243v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_56" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953352v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wongkittisuksa Booncharoen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870928v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870917v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Booncharoen Wongkittisuka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870924v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744384v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ciarla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639440v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639318v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639314v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A.J. Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizzio Pizzagalli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642142v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Lecompte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639428v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639417v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280920v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Estoup" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387362v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367401v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367396v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206187v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367398v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367395v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03965217v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mu&#241;oz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lopez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780128198773000020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819877-3.00002-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894975v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/25100" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.25100" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894920v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Darj" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/25082" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.25082" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361653v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900840v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415690v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Kry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Science-of-Climbing-and-Mountaineering/Seifert-Wolf-Schweizer/p/book/9781138927582" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006862v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6090-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676773v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199219v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugniaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955693v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valero-Cuevas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797633v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744521v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757001v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757000v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>