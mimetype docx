--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finger flexor and extensor muscles load sharing: Effect of the climbing grip technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low‐Load Blood Flow Restriction Training Enhances Brachial Blood Flow During Exercise but not Reactive Hyperemia in Experienced Climbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Paul Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Randy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyrène Santal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beaudoin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2026.113193⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (2), pp.e70211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.70211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488723v1</w:t>
+                <w:t xml:space="preserve">hal-05488735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐Load Blood Flow Restriction Training Enhances Brachial Blood Flow During Exercise but not Reactive Hyperemia in Experienced Climbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finger flexor and extensor muscles load sharing: Effect of the climbing grip technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Paul Perrin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tourette</w:t>
+                <w:t xml:space="preserve">Pierre Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 36 (2), pp.e70211. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 198 (March), pp.113193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.70211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2026.113193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488735v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood flow restriction exacerbates muscle deoxygenation and fatigue during sport climbing specific finger flexors resistance training</w:t>
               </w:r>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -785,51 +785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J Valero-Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41 (7), pp.e70068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -902,51 +902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1006,51 +1006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Léouffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1088,51 +1088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing climbers’ pull-up capabilities by differentiating the parameters involved in power production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Devise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1218,51 +1218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dogadov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.584304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1322,51 +1322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Reveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legreneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1452,51 +1452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Coquillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Science Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1560,51 +1560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingtao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Coquillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Science Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 84 (suppl. 2/2017), pp.84-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1668,51 +1668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58, pp.232-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1785,51 +1785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mitrouchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Coquillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88 (5-8), pp.1523-1533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1889,51 +1889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirinee Thongpanja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Laurillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1991,321 +1991,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of hand muscles involvement: towards a linkage between biomechanical modeling and motor control theories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of Cervical Muscle Fatigue on Musculo-Tendinous Stiffness of the Head-Neck Segment during Cervical Flexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léouffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2012039⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0139333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760319v1</w:t>
+                <w:t xml:space="preserve">hal-01259124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Cervical Muscle Fatigue on Musculo-Tendinous Stiffness of the Head-Neck Segment during Cervical Flexion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding of hand muscles involvement: towards a linkage between biomechanical modeling and motor control theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Paclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Portero</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0139333. </w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/sm/2012039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259124v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature extraction of the first difference of EMG time series for EMG pattern recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,346 +2376,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musculo-tendinous stiffness of head-neck segment in the sagittal plane: An optimization approach for modeling the cervical spine as a single-joint system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">EMG amplitude estimators based on probability distribution for muscle-computer interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Laurillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirinee Thongpanja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chusak Limsakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.12.009⟩</w:t>
+              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (3), pp.1350016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219477513500168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829476v1</w:t>
+                <w:t xml:space="preserve">hal-00870913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMG amplitude estimators based on probability distribution for muscle-computer interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Musculo-tendinous stiffness of head-neck segment in the sagittal plane: An optimization approach for modeling the cervical spine as a single-joint system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thoumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Portero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (5), pp.925-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219477513500168⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00870913v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Feasibility Study on the Use of Anthropometric Variables to Make Muscle-Computer Interface More Practical</w:t>
+                <w:t xml:space="preserve">EMG Feature Evaluation for Improving Myoelectric Pattern Recognition Robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2731,137 +2731,137 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26 (7), pp.1681-1688. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (12), pp.4832-4840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2013.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2013.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831659v1</w:t>
+                <w:t xml:space="preserve">hal-00831643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMG Feature Evaluation for Improving Myoelectric Pattern Recognition Robustness</w:t>
+                <w:t xml:space="preserve">A Feasibility Study on the Use of Anthropometric Variables to Make Muscle-Computer Interface More Practical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2877,137 +2877,137 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (12), pp.4832-4840. </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (7), pp.1681-1688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2013.02.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2013.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831643v1</w:t>
+                <w:t xml:space="preserve">hal-00831659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing of instantaneity hypothesis for blind source separation of extensor indicis and extensor digiti minimi surface electromyograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Léouffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3066,90 +3066,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force sharing and neutral line during finger extension tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (4), pp.749-757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3195,64 +3195,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor control theories improve biomechanical model of the hand for finger pressing tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (7), pp.1246-1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3298,77 +3298,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Thumb During the Crimp Grip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3454,51 +3454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3574,90 +3574,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle and ring fingers are more exposed to pulley rupture than index and little during sport-climbing: A biomechanical explanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (5), pp.562-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3716,90 +3716,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using EMG data to constrain optimization procedure improves finger tendon tension estimations during static fingertip force production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Labarre-Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (13), pp.2846-2856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3846,51 +3846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fingertip force and electromyogram of finger flexor muscles during a prolonged intermittent exercise in elite climbers and sedentary subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.180-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3928,51 +3928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion of the force applied to handles into centre of pressure calculation modifies the amplitude of centre of pressure shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (3), pp.382-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4031,77 +4031,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of finger muscle tendon tensions and pulley forces during specific sport climbing grip techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Labarre-Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.2583-2592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4165,51 +4165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Schoffl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.915-923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4247,51 +4247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fingertip force and electromyography of finger flexor muscles during a prolonged intermittent exercise in elite climbers and sedentary individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (2), pp.181-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4325,51 +4325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximal resultant four fingertip force and fatigue of the extrinsic muscles of the hand in different sport climbing finger grips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4407,51 +4407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finger flexors fatigue in trained rock climbers and untrained sedentary subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4502,51 +4502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of simulated rock climbing finger postures on force sharing among the fingers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4642,77 +4642,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forearm muscle coordination in climbers: Repeatability and load sharing between finger flexors and extensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan P Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4793,51 +4793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Thepault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Physics 2024 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4901,51 +4901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J Valero-Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESBiomech 2024 - 29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESB, Jun 2024, Edinbourg, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4973,365 +4973,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained non-negative PARAFAC2 for electromyogram separation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Innovative Rock-climbing wall: enhancing biomechanics analysis of climbing performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Thepault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096025⟩</w:t>
+              <w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140366v1</w:t>
+                <w:t xml:space="preserve">hal-04202816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic and kinetic comparisons of Jump pull ups used in rockclimbing evaluations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Constrained non-negative PARAFAC2 for electromyogram separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abilé Magbonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198992v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Rock-climbing wall: enhancing biomechanics analysis of climbing performance</w:t>
+                <w:t xml:space="preserve">Kinematic and kinetic comparisons of Jump pull ups used in rockclimbing evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S15-S17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04202816v1</w:t>
+                <w:t xml:space="preserve">hal-04198992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Countermovement effect on arm-jump performance in rock climbing</w:t>
               </w:r>
@@ -5343,64 +5343,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRCRA 2023 - 6th Congress of the International Rock Climbing Research Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Wolf, Aug 2023, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5451,64 +5451,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSS 2023 - 28th Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5533,77 +5533,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition tensorielle PARAFAC2 contrainte pour l'estimation du niveau de force à partir de signaux EMG de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abilé Magbonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5753,77 +5753,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Blind Source Separation Methods to Surface Electromyogram for Extensor Muscles of the Index and Little Fingers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abilé Magbonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC 2022 - 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. pp.3615-3618, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6021,51 +6021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mitrouchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Coquillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCM 2020 - Advances on Mechanics, Design Engineering and Manufacturing III. JCM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Aix -en-Provence, France. pp.215-220, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6138,51 +6138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mitrouchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Greenfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3-rd International Conference on Computer Graphics and Virtuality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6233,51 +6233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Reveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legreneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6315,51 +6315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of contact and muscle forces from kinematics data only - application to 3D simulation of climbing motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Reveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6462,51 +6462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB 2017 - XXVI Congress of the International Society of Biomechanics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6570,51 +6570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingtao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Coquillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIT Conference and Workshop 2017 - Management and Innovative Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6678,51 +6678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingtao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Coquillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Colloque National AIP-Priméca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G-SCOP, Apr 2017, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6786,51 +6786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingtao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Coquillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIT- Management and Innovative Technologies 2016 Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Fiesa, Slovenia. pp.56-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6855,51 +6855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of High density sEMG and advanced biomechanical model for the study of muscle finger force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dogadov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6989,51 +6989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of the middle finger extensor mechanism with the retention apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dogadov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7097,51 +7097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dogadov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSMART 2016 - International Conference on Bio-engineering for Smart Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dubaï, United Arab Emirates. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7201,51 +7201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dogadov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LVA/ICA 2015 - 12th International Conference on Latent Variable Analysis and Signal Separation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic. pp.481-488, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7279,64 +7279,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climber's hand injuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBS 2015 - 33e congrès de l’International Society of Biomechanics in Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7361,51 +7361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving hand biomechanical modeling with motor control theories and EMG data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB 2015 - XXV Congress of the International Society of Biomechanics 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7456,51 +7456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirinee Thongpanja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Laurillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7555,64 +7555,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musculo-tendinous stiffness of the Head-neck segment for extension movement during application of quick-releases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7689,51 +7689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirinee Thongpanja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Laurillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7814,51 +7814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirinee Thongpanja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Laurillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7926,51 +7926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated EMG source separation of EI and EDM muscle using non-negative matrix factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Léouffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8047,51 +8047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2012 - 15th IEEE International Conference on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Anchorage, United States. pp.1345-1350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8110,286 +8110,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanics of the human digits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modélisation du segment tête-cou sous forme d'un segment corporel mono-articulé autour d'un centre de rotation variable lors de l'application de détentes rapides : étude de la raideur musculo-tendineuse sous l'effet de la fatigue musculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thoumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Portero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Meeting and SIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">SMS 2011 - Sport Measure Simulation symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639440v1</w:t>
+                <w:t xml:space="preserve">hal-00639318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du segment tête-cou sous forme d'un segment corporel mono-articulé autour d'un centre de rotation variable lors de l'application de détentes rapides : étude de la raideur musculo-tendineuse sous l'effet de la fatigue musculaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Biomechanics of the human digits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Portero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMS 2011 - Sport Measure Simulation symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Poitiers, France</w:t>
+              <w:t xml:space="preserve">General Meeting and SIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639318v1</w:t>
+                <w:t xml:space="preserve">hal-00639440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the cervical muscles fatigue on the head-neck segment musculo-tendinous stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thoumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Portero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8466,51 +8466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier A.J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizzio Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8604,51 +8604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2011 - 17th Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Québec City, Canada. pp.75</w:t>
@@ -8677,103 +8677,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo Neck Musculo-Tendinous Stiffness in Response to Quick-Releases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenifer Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thoumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCB 2010 - 6th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Singapour, Singapore. pp.593-596</w:t>
@@ -8802,64 +8802,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical consideration of the fingers interactions for various conditions of force production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8910,90 +8910,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force sharing among fingers after tendon transfers (Tsugé's procedure): a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SB 2009 - Congrès de la société de biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Toulon, France. pp.203-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9018,64 +9018,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical and motor plasticity in response to multi digit tendon transfers: a case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9143,90 +9143,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation biomécanique d'un transfert tendineux visant à réanimer la fonction du fléchisseur profond de l'index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SB 2008 - Appareil locomoteur, sport et pathologies induites : de la recherche fondamentale à la performance. Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9277,64 +9277,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Labarre-Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utilisation des signaux EMG pour la modélisation biomécanique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.19-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9372,51 +9372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical analysis of rock climbing on overhanging walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9467,51 +9467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des membres supérieurs lors d’un mouvement de bascule sur les talons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9607,51 +9607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été Science 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dinard, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9689,51 +9689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamic role of anticipatory postural adjustments in a rocking on heels movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIème congrès de la société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9771,51 +9771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’influence de la posture initiale sur les ajustements posturaux suite au délestage volontaire d’une prise en escalade.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9898,51 +9898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 4 - Surface electromyographic signals as a tool for biomechanics and muscle coordination analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dogadov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10045,51 +10045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10166,51 +10166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des effets biomécaniques du port de l’armure sur la locomotion en milieu montagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Darj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10326,51 +10326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dogadov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Editorial: Surface Electromyography: Barriers Limiting Widespread Use of sEMG in Clinical Assessment and Neurorehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10421,51 +10421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mitrouchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing II. Lecture Notes in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10490,51 +10490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural regulation and motion simulation in rock climbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Reveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10628,51 +10628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Relationship between Anthropometric Variables and Features of Electromyography Signal for Human-Computer Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angkoon Phinyomark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Laurillau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10723,51 +10723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibre postural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10867,77 +10867,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brugniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10987,51 +10987,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Electromyographic Signals as a Tool for Biomechanics and Muscle Coordination Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dogadov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11127,51 +11127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Valero-Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIPSA Lab. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11228,51 +11228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11346,51 +11346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] GIPSA-lab. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11438,51 +11438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Ciarla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11543,51 +11543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Ciarla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11648,51 +11648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Ciarla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11896,51 +11896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan P Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Randy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyr&#232;ne Santal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hugues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tourette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003992" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaudoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2026.113193" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Paul Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coudurier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05980-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738062v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14570" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dogadov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Valero-Cuevas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738064v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14571" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ouffre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387483v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devise" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15886" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.584304" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03137779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chapelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legreneur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.02188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mitrouchev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coquillart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtao Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.04.030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8827-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirinee Thongpanja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkoon Phinyomark" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chusak Limsakul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2016.2534378" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moutet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259124v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Portero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139333" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2014.06.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thoumie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.12.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR3ZPBVM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477513500168" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831659v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.01.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G56PNX06-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.02.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q5F40M8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815763v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.03.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNW9V2VH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.09.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H2ZT8SF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676754v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.038" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BXB3125-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1267230" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.02.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W06DQHDP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2007.12.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK1TZVT6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00535658v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Labarre-Vila" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.03.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372236v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2005.10.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P94FBRBW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roloff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schoffl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500127785" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635429v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thepault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733506v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A Dogadov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.06.565148" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140366v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abil&#233; Magbonde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198992v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rogue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198904v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206271v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04231427v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snejhana Kostova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanio Tanev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lekova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961323v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870902" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dvorak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Svensson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezhana Kostova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_34" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153129v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Greenfield" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963008v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courtemanche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618344v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524037v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974204v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Celadon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gazzoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418648v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOSMART.2016.7835471" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191243v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_56" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953352v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wongkittisuksa Booncharoen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870928v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870917v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Booncharoen Wongkittisuka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870924v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744384v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ciarla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639440v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639318v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639314v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A.J. Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizzio Pizzagalli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642142v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Lecompte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639428v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639417v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280920v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Estoup" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387362v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367401v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367396v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206187v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367398v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367395v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03965217v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mu&#241;oz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lopez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780128198773000020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819877-3.00002-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894975v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/25100" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.25100" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894920v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Darj" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/25082" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.25082" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361653v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900840v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415690v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Kry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Science-of-Climbing-and-Mountaineering/Seifert-Wolf-Schweizer/p/book/9781138927582" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006862v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6090-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676773v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199219v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugniaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955693v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valero-Cuevas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797633v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744521v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757001v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757000v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan P Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Randy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyr&#232;ne Santal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hugues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tourette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003992" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Paul Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70211" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaudoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2026.113193" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coudurier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05980-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738062v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14570" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dogadov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Valero-Cuevas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738064v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14571" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ouffre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387483v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devise" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15886" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.584304" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03137779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chapelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legreneur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.02188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mitrouchev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coquillart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtao Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.04.030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8827-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirinee Thongpanja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkoon Phinyomark" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chusak Limsakul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2016.2534378" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Portero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139333" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760319v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moutet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012039" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2014.06.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477513500168" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thoumie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.12.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR3ZPBVM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831643v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.02.023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q5F40M8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.01.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G56PNX06-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815763v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.03.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNW9V2VH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.09.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H2ZT8SF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676754v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.038" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BXB3125-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1267230" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.02.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W06DQHDP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2007.12.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK1TZVT6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00535658v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Labarre-Vila" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.03.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372236v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2005.10.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P94FBRBW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roloff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schoffl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500127785" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635429v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thepault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733506v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A Dogadov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.06.565148" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202816v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140366v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abil&#233; Magbonde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198992v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rogue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198904v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206271v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04231427v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snejhana Kostova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanio Tanev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lekova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961323v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870902" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dvorak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Svensson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezhana Kostova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_34" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153129v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Greenfield" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963008v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courtemanche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618344v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524037v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974204v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Celadon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gazzoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418648v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOSMART.2016.7835471" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191243v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_56" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953352v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wongkittisuksa Booncharoen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870928v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870917v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Booncharoen Wongkittisuka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870924v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744384v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ciarla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639440v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639314v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A.J. Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizzio Pizzagalli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642142v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Lecompte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639428v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639417v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280920v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Estoup" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387362v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367401v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367396v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206187v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367398v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367395v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03965217v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mu&#241;oz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lopez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780128198773000020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819877-3.00002-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894975v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/25100" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.25100" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894920v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Darj" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/25082" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.25082" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361653v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900840v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415690v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Kry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Science-of-Climbing-and-Mountaineering/Seifert-Wolf-Schweizer/p/book/9781138927582" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006862v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6090-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676773v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199219v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugniaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955693v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valero-Cuevas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797633v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744521v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757001v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757000v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>