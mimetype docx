--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -516,451 +516,451 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning with fourier features for regressive flow field reconstruction from sparse sensor measurements</w:t>
+                <w:t xml:space="preserve">Deadline-Aware Task Offloading with Concurrency in Serverless Edge Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phong Nguyen</w:t>
+                <w:t xml:space="preserve">Minh-Tuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Choi</w:t>
+                <w:t xml:space="preserve">Quang-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang-Trung Luu</w:t>
+                <w:t xml:space="preserve">Vo Phi Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le-Nam Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-026-36301-y⟩</w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2026.3665108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516644v1</w:t>
+                <w:t xml:space="preserve">hal-05517558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deadline-Aware Task Offloading with Concurrency in Serverless Edge Computing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Network Slice Embedding With Flexible Configurations in 5G Networks and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le-Nam Tran</w:t>
+                <w:t xml:space="preserve">Do-Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Dinh Nguyen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Minh-Thanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Thai Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+              <w:t xml:space="preserve">IEEE Networking Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2026.3665108⟩</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LNET.2026.3653831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517558v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Slice Embedding With Flexible Configurations in 5G Networks and Beyond</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Deep learning with fourier features for regressive flow field reconstruction from sparse sensor measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Networking Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.5980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LNET.2026.3653831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-36301-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516662v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust WiFi Sensing-Based Human Pose Estimation Using Denoising Autoencoder and CNN With Dynamic Subcarrier Attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Hoang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toan Dinh Gian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1046,51 +1046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El-Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco De Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1288,77 +1288,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admission Control and Resource Reservation for Prioritized Slice Requests with Guaranteed SLA under Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1392,77 +1392,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty-Aware Resource Provisioning for Network Slicing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1496,90 +1496,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coverage-Aware Resource Provisioning Method for Network Slicing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mouradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (6), pp.2393-2406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1605,51 +1605,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1697,51 +1697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Huu Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Advanced Technologies for Communications (ATC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Hanoi, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1801,64 +1801,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le-Hung Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Hoang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Advanced Technologies for Communications (ATC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Hanoi, Vietnam. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1886,1020 +1886,1375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admission Control and Embedding of Network Slices with Flexible VNF Order</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Real-Time Pig Counting Embedded System via Video Object Detection and Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Manh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hai Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Hai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 20th International Conference on Network and Service Management (CNSM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/CNSM62983.2024.10814606⟩</w:t>
+              <w:t xml:space="preserve">2024 International Conference on Advanced Technologies for Communications (ATC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Ho Chi Minh City, France. pp.655-660, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATC63255.2024.10908322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516601v1</w:t>
+                <w:t xml:space="preserve">hal-05516566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DCoflow: Deadline-Aware Scheduling Algorithm for Coflows in Datacenter Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Admission Control and Embedding of Network Slices with Flexible VNF Order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Thanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 20th International Conference on Network and Service Management (CNSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Prague, Czech Republic. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CNSM62983.2024.10814606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking55013.2022.9829789⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03657370v1</w:t>
+                <w:t xml:space="preserve">hal-05516601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foresighted Resource Provisioning for Network Slicing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Efficient Resource Allocation Framework for Network Slicing-enabled Open RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Vu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 22nd International Conference on High Performance Switching and Routing (HPSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HPSR52026.2021.9481832⟩</w:t>
+              <w:t xml:space="preserve">2024 Tenth International Conference on Communications and Electronics (ICCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Danang, France. pp.747-752, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCE62051.2024.10634735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420010v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Resource Provisioning for Network Slicing with Coverage Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Accelerating Network Slice Embedding with Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Thanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do-Minh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Anh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Communications (ICC 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9148897⟩</w:t>
+              <w:t xml:space="preserve">2024 Tenth International Conference on Communications and Electronics (ICCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Danang, France. pp.78-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCE62051.2024.10634634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097210v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF link for Implanted Medical Devices (IMDs) and Sub-GHz Inductive Power Transmission</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">DCoflow: Deadline-Aware Scheduling Algorithm for Coflows in Datacenter Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meyer</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El-Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Catania, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking55013.2022.9829789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692423v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inductive and Radiating Energy Harvesting for an Implanted Biotelemetry Antenna</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Foresighted Resource Provisioning for Network Slicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Kerboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Workshop on Antenna Technology (iWAT 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 22nd International Conference on High Performance Switching and Routing (HPSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPSR52026.2021.9481832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633016v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Inductive and Radiating Energy Harvesting for an Implanted Biotelemetry Antenna</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Radio Resource Provisioning for Network Slicing with Coverage Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Kerboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Communications (ICC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dublin ( virtual ), Ireland. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9148897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eucap.2017.7928620⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01633025v1</w:t>
+                <w:t xml:space="preserve">hal-03097210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-GHz Inductive Power Transmission from Helical Coils for Implanted Medical Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">RF link for Implanted Medical Devices (IMDs) and Sub-GHz Inductive Power Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satvros Koulouridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koulouridis Stavros</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">hal-01692423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inductive and Radiating Energy Harvesting for an Implanted Biotelemetry Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Koulouridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Workshop on Antenna Technology (iWAT 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of Inductive and Radiating Energy Harvesting for an Implanted Biotelemetry Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Koulouridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eucap.2017.7928620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sub-GHz Inductive Power Transmission from Helical Coils for Implanted Medical Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koulouridis Stavros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 IEEE International Workshop on Antenna Technology (iWAT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Athènes, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/iwat.2017.7915348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2909,144 +3264,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and apparatus for mapping network slices onto network infrastructures with SLA guarantee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mouradian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2020/114608A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3114,51 +3469,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D067D53A"/>
+    <w:nsid w:val="38F95F3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3262,51 +3617,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1A185BD3"/>
+    <w:nsid w:val="8EF32960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3410,51 +3765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="97663C63"/>
+    <w:nsid w:val="5F77E33C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3647,51 +4002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quang-trung-luu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3848-7825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l2s.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bell-labs.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anrt.asso.fr/fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-rsd.cnrs.fr/laureats-prix-de-these-2022/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-rsd.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sigops-france.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seee.hust.edu.vn/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.hust.edu.vn/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lia.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://luuquangtrung.github.io/assets/pdf/NGNI_TC_Newsletter_Issue1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://luuquangtrung.github.io/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Choi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36301-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tuong Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Phi Son" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Nam Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dinh Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2026.3665108" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Minh Tran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thanh Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Thai Hoang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LNET.2026.3653831" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoang Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Dinh Gian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh-Soon Shin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3535156" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632943v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2024.3384514" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Arfaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Richier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leguay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3395992" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Kerboeuf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3160352" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2021.3058139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouradian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2020.3019098" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Tien Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Tin Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Hung Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Huu Thanh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC67618.2025.11268771" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Hung Hoang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC67618.2025.11268562" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Hung Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM62983.2024.10814606" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829789" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420010v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481832" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097210v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9148897" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satvros Koulouridis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633016v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Koulouridis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928620" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633015v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koulouridis Stavros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwat.2017.7915348" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04370736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quang-trung-luu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3848-7825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l2s.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bell-labs.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anrt.asso.fr/fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-rsd.cnrs.fr/laureats-prix-de-these-2022/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-rsd.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sigops-france.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seee.hust.edu.vn/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.hust.edu.vn/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lia.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://luuquangtrung.github.io/assets/pdf/NGNI_TC_Newsletter_Issue1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://luuquangtrung.github.io/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tuong Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Phi Son" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Nam Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dinh Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2026.3665108" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516662v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Minh Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thanh Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Thai Hoang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LNET.2026.3653831" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Choi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36301-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoang Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Dinh Gian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh-Soon Shin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3535156" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632943v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2024.3384514" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Arfaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Richier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leguay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3395992" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Kerboeuf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3160352" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2021.3058139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouradian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2020.3019098" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Tien Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Tin Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Hung Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Huu Thanh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC67618.2025.11268771" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Hung Hoang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC67618.2025.11268562" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Manh Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hai Do" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hai Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC63255.2024.10908322" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Hung Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM62983.2024.10814606" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516585v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Vu Truong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE62051.2024.10634735" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Do" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE62051.2024.10634634" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657370v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829789" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481832" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9148897" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692423v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satvros Koulouridis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633016v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Koulouridis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928620" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633015v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koulouridis Stavros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwat.2017.7915348" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04370736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>