--- v1 (2026-04-24)
+++ v2 (2026-05-18)
@@ -1,3414 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3362 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quang-Trung Luu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">quang-trung-luu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3848-7825</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253123577</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=GqQcLAIAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis maître de conférences au </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire des Signaux et Systèmes (L2S)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CentraleSupélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Saclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai obtenu un doctorat de  </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CentraleSupélec - Université Paris-Saclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France, en 2022. Ma thèse a également été réalisée au sein de </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nokia Bell Labs France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, dans le cadre d’une convention CIFRE soutenue par l'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANRT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ma thèse a reçu le </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix de la meilleure thèse 2022 en systèmes distribués et réseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, décerné par le </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR-RSD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM SigOps France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avant de rejoindre Paris-Saclay, j’ai été maître de conférences (assistant professor) à la </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School of Electrical and Electronic Engineering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanoi University of Science and Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Institut polytechnique de Hanoï) (2023–2025), ainsi que chercheur postdoctoral à l’</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">université d’Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et au </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre National de la Recherche Scientifique (CNRS) (LAAS-CNRS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> , Toulouse, France (2021–2023).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis co-coordinateur des Industry Communities du </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE ComSoc Next-Generation Networking and Internet Technical Committee (NGNI-TC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page personnelle : </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://luuquangtrung.github.io/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IA/apprentissage automatique appliqués à la 5G et au-delà : allocation de ressources, ordonnancement de tâches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux d’accès radio ouverts (Open RAN) : découpage fonctionnel, network slicing, aiguillage de trafic</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage automatique pour l’optimisation combinatoire des réseaux (e.g., virtual network embedding, planification de coflows)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bureau : Bâtiment IBM France Lab Saclay, rue Alfred Kastler, 91400 Orsay, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">E-mail : quangtrung [point] luu [at] centralesupelec.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadline-Aware Task Offloading with Concurrency in Serverless Edge Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vo Phi Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dinh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2026.3665108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Slice Embedding With Flexible Configurations in 5G Networks and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do-Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Thai Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Networking Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LNET.2026.3653831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning with fourier features for regressive flow field reconstruction from sparse sensor measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Trung Luu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.5980. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-36301-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust WiFi Sensing-Based Human Pose Estimation Using Denoising Autoencoder and CNN With Dynamic Subcarrier Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Dinh Gian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh-Soon Shin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (11), pp.17066-17079. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2025.3535156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Scheduling of Time-Sensitive Coflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakrishna Prabhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (2), pp.644-658. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCC.2024.3384514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Distributed Coflow Scheduling in Datacenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Richier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2024.3395992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admission Control and Resource Reservation for Prioritized Slice Requests with Guaranteed SLA under Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2022.3160352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-Aware Resource Provisioning for Network Slicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2021.3058139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coverage-Aware Resource Provisioning Method for Network Slicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mouradian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (6), pp.2393-2406. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2020.3019098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Allocation for Open Radio Access Networks Using Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Tien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong-Tin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Huu Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Trung Luu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Advanced Technologies for Communications (ATC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hanoi, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATC67618.2025.11268771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Multiuser Communications with Stacked Intelligent Metasurfaces using Quantum Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Hung Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hoang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dinh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Advanced Technologies for Communications (ATC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hanoi, Vietnam. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATC67618.2025.11268562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Pig Counting Embedded System via Video Object Detection and Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Manh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hai Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Hai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Trung Luu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Advanced Technologies for Communications (ATC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Ho Chi Minh City, France. pp.655-660, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATC63255.2024.10908322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admission Control and Embedding of Network Slices with Flexible VNF Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 20th International Conference on Network and Service Management (CNSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Prague, Czech Republic. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CNSM62983.2024.10814606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Resource Allocation Framework for Network Slicing-enabled Open RAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Vu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dinh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Tenth International Conference on Communications and Electronics (ICCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Danang, France. pp.747-752, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCE62051.2024.10634735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Network Slice Embedding with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do-Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Tenth International Conference on Communications and Electronics (ICCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Danang, France. pp.78-83, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCE62051.2024.10634634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DCoflow: Deadline-Aware Scheduling Algorithm for Coflows in Datacenter Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakrishna Prabhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Catania, Italy. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IFIPNetworking55013.2022.9829789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foresighted Resource Provisioning for Network Slicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 22nd International Conference on High Performance Switching and Routing (HPSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPSR52026.2021.9481832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Resource Provisioning for Network Slicing with Coverage Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mouradian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Communications (ICC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin ( virtual ), Ireland. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9148897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF link for Implanted Medical Devices (IMDs) and Sub-GHz Inductive Power Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satvros Koulouridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive and Radiating Energy Harvesting for an Implanted Biotelemetry Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Koulouridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Workshop on Antenna Technology (iWAT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Inductive and Radiating Energy Harvesting for an Implanted Biotelemetry Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Koulouridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap.2017.7928620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-GHz Inductive Power Transmission from Helical Coils for Implanted Medical Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koulouridis Stavros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Workshop on Antenna Technology (iWAT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iwat.2017.7915348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for mapping network slices onto network infrastructures with SLA guarantee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mouradian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2020/114608A1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3469,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38F95F3E"/>
+    <w:nsid w:val="092BFDD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3617,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8EF32960"/>
+    <w:nsid w:val="356F81D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3765,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5F77E33C"/>
+    <w:nsid w:val="E550C625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4002,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quang-trung-luu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3848-7825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l2s.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bell-labs.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anrt.asso.fr/fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-rsd.cnrs.fr/laureats-prix-de-these-2022/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-rsd.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sigops-france.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seee.hust.edu.vn/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.hust.edu.vn/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lia.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://luuquangtrung.github.io/assets/pdf/NGNI_TC_Newsletter_Issue1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://luuquangtrung.github.io/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tuong Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Phi Son" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Nam Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dinh Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2026.3665108" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516662v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Minh Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thanh Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Thai Hoang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LNET.2026.3653831" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Choi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36301-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoang Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Dinh Gian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh-Soon Shin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3535156" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632943v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2024.3384514" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Arfaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Richier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leguay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3395992" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Kerboeuf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3160352" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2021.3058139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouradian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2020.3019098" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Tien Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Tin Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Hung Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Huu Thanh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC67618.2025.11268771" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Hung Hoang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC67618.2025.11268562" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Manh Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hai Do" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hai Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC63255.2024.10908322" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Hung Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM62983.2024.10814606" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516585v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Vu Truong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE62051.2024.10634735" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Do" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE62051.2024.10634634" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657370v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829789" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481832" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9148897" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692423v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satvros Koulouridis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633016v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Koulouridis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928620" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633015v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koulouridis Stavros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwat.2017.7915348" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04370736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quang-trung-luu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3848-7825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=GqQcLAIAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l2s.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bell-labs.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anrt.asso.fr/fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-rsd.cnrs.fr/laureats-prix-de-these-2022/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-rsd.cnrs.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sigops-france.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seee.hust.edu.vn/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.hust.edu.vn/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lia.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://luuquangtrung.github.io/assets/pdf/NGNI_TC_Newsletter_Issue1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://luuquangtrung.github.io/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517558v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tuong Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Phi Son" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Nam Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dinh Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2026.3665108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Minh Tran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thanh Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Thai Hoang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LNET.2026.3653831" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Choi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36301-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoang Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Dinh Gian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh-Soon Shin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3535156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632943v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2024.3384514" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Arfaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Richier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leguay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3395992" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Kerboeuf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3160352" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2021.3058139" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097001v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouradian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2020.3019098" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516607v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Tien Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Tin Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Hung Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Huu Thanh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC67618.2025.11268771" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Hung Hoang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC67618.2025.11268562" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Manh Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hai Do" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hai Tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC63255.2024.10908322" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516601v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Hung Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM62983.2024.10814606" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Vu Truong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE62051.2024.10634735" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516594v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Do" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE62051.2024.10634634" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829789" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481832" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9148897" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satvros Koulouridis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633016v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Koulouridis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928620" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633015v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koulouridis Stavros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwat.2017.7915348" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04370736v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>