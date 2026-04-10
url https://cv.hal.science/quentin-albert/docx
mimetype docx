--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1783,73 +1783,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mycological Congress (IMC12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides (AMP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620171v1</w:t>
+                <w:t xml:space="preserve">hal-04607495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screen the fungal diversity of Basidiomycota, the sister division of Ascomycota, could be efficient to find new antibiotics</w:t>
               </w:r>
@@ -1908,73 +1908,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides (AMP2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Mycological Congress (IMC12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607495v1</w:t>
+                <w:t xml:space="preserve">hal-04620171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the plant to the antiviral extract - kuwanon G activity on human coronavirus and respiratory viruses</w:t>
               </w:r>
@@ -2482,51 +2482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akrout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Staita" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;la Zouari-Mechichi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Ghariani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khmaissa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30611" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04843208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10120861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095129v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mammari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devocelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#353;a Kenda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ko&#269;evar Glava&#269;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16050662" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780697v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Ayed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090965" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysaline Krier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14080774" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Thabti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Westerhuis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25081876" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249682v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Leleyter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2020.1795322" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemoine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1602170" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358556v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.156" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWPKBRDT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Turb&#233;-Doan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05115983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04620171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Boutabouzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607495v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02299471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC202" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akrout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Staita" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;la Zouari-Mechichi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Ghariani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khmaissa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30611" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04843208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10120861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095129v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mammari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devocelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#353;a Kenda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ko&#269;evar Glava&#269;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16050662" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780697v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Ayed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090965" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysaline Krier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14080774" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Thabti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Westerhuis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25081876" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249682v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Leleyter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2020.1795322" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemoine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1602170" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358556v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.156" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWPKBRDT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Turb&#233;-Doan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05115983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Boutabouzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04620171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02299471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC202" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>