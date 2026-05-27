--- v1 (2026-04-10)
+++ v2 (2026-05-27)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1010,1027 +1010,1441 @@
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01490451.2020.1795322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249682v1</w:t>
+                <w:t xml:space="preserve">hal-05615786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of soil fungi in the biosorption of three trace metals (Cd, Cu, Pb): promising candidates for treatment technology?</w:t>
+                <w:t xml:space="preserve">Industrial Cd-Contaminated Soil Bioaugmented with Absidia cylindrospora : Influence on the Mineralogical Speciation of Cadmium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Leleyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Melanie Lemoine</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2019.1602170⟩</w:t>
+              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (10), pp.890-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01490451.2020.1795322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358594v1</w:t>
+                <w:t xml:space="preserve">hal-03249682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Use of soil fungi in the biosorption of three trace metals (Cd, Cu, Pb): promising candidates for treatment technology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (24), pp.3166-3177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2019.1602170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of soil fungi in the biosorption of three trace metals (Cd, Cu, Pb): promising candidates for treatment technology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2019.1602170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparison of tolerance and biosorption of three trace metals (Cd, Cu, Pb) by the soil fungus Absidia cylindrospora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Leleyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rioult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 196, pp.386-392. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-02358556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of tolerance and biosorption of three trace metals (Cd, Cu, Pb) by the soil fungus Absidia cylindrospora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 196, pp.386-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358556v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-culture of the fungus Fomitopsis betulina with E. coli on solid media for the detection of antibacterial candidates: deciphering the bacterial-fungus interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vilella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA), jointly with Italian Society of Phytochemistry (SIF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIODEGRADATION OF ANTIBIOTICS BY FUNGAL ENZYMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Staita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Turbé-Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th IWA International Conference on Ecotechnologies for Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Stockholm, Sweden. 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIODEGRADATION OF ANTIBIOTICS BY FUNGAL ENZYMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Staita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Turbé-Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IWA International Conference on Ecotechnologies for Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screen the fungal diversity of Basidiomycota, the sister division of Ascomycota, could be efficient to find new antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Boutabouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Maresca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Di Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides (AMP2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Mycological Congress (IMC12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607495v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screen the fungal diversity of Basidiomycota, the sister division of Ascomycota, could be efficient to find new antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Boutabouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Maresca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Di Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mycological Congress (IMC12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides (AMP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620171v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the plant to the antiviral extract - kuwanon G activity on human coronavirus and respiratory viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Thabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2049,113 +2463,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30thAnnual Meeting of the Society for Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Digital, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la plante à l'extrait à l‘activité antivirale dans les infections virales respiratoires: l’exemple du kuwanon G et le coronavirus humain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Thabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2174,51 +2588,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Monptellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2228,114 +2642,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection de souches fongiques performantes dans la biosorption de 3 éléments traces métalliques (Cd, Cu et Pb) et étude de leur spéciation minéralogique en microcosme de sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mycologie. Normandie Université, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019NORMC202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02299471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2482,51 +2896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akrout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Staita" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;la Zouari-Mechichi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Ghariani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khmaissa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30611" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04843208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10120861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095129v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mammari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devocelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#353;a Kenda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ko&#269;evar Glava&#269;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16050662" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780697v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Ayed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090965" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysaline Krier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14080774" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Thabti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Westerhuis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25081876" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249682v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Leleyter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2020.1795322" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemoine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1602170" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358556v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.156" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWPKBRDT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Turb&#233;-Doan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05115983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Boutabouzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04620171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02299471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC202" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akrout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Staita" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;la Zouari-Mechichi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Ghariani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khmaissa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30611" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04843208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10120861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095129v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mammari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devocelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#353;a Kenda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ko&#269;evar Glava&#269;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16050662" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780697v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Ayed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090965" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysaline Krier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14080774" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Thabti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Westerhuis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25081876" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Leleyter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2020.1795322" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1602170" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358594v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemoine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.156" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWPKBRDT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615794v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Turb&#233;-Doan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05115983v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04620171v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Boutabouzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02299471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC202" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>