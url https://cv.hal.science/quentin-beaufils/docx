--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -221,398 +221,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARIOQA-PMP quantum accelerometer simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CARIOQA : a pathfinder for space atom interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGAS 55</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477326v1</w:t>
+                <w:t xml:space="preserve">hal-05477330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of Delta-Kick squeezing in an atom interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptist Piest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mhammedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Corgier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Atomic Physics Experiments to Probe for New Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARIOQA : a pathfinder for space atom interferometry</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CARIOQA-PMP quantum accelerometer simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Forsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGAS 55</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477330v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold Atom Interferometry Accelerometers for Future Satellite Gravity Missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annike Knabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Romeshkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -680,90 +680,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in implementation of Delta-Kick Squeezing in an atom interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mhammedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptist Piest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Corgier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -939,51 +939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive In-orbit Performance Evaluation of Quantum Sensors for Future Satellite Gravity Missions and Space Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annike Knabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Romeshkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1146,51 +1146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARIOQA-PMP: A Space Gravimetry Quantum Pathfinder Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1937,51 +1937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Classical and Quantum Accelerometers for Future Satellite Gravity Missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tennstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2454,295 +2454,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-atom sources for the Matter-wave laser Interferometric Gravitation Antenna (MIGA)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cold atoms in space: community workshop summary and proposed road-map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonid Sidorenkov</w:t>
+                <w:t xml:space="preserve">Ivan Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lebegue</w:t>
+                <w:t xml:space="preserve">Cristiano Alpigiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Venon</w:t>
+                <w:t xml:space="preserve">Brett Altschul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Holleville</w:t>
+                <w:t xml:space="preserve">Henrique Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Arduini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-23468-3⟩</w:t>
+              <w:t xml:space="preserve">European physical journal quantum technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjqt/s40507-022-00147-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862119v2</w:t>
+                <w:t xml:space="preserve">hal-03862111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold atoms in space: community workshop summary and proposed road-map</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Alonso</w:t>
+                <w:t xml:space="preserve">Cold-atom sources for the Matter-wave laser Interferometric Gravitation Antenna (MIGA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiano Alpigiani</w:t>
+                <w:t xml:space="preserve">Leonid Sidorenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brett Altschul</w:t>
+                <w:t xml:space="preserve">Pierre Lebegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique Araujo</w:t>
+                <w:t xml:space="preserve">Bertrand Venon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluigi Arduini</w:t>
+                <w:t xml:space="preserve">David Holleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European physical journal quantum technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (30), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.19000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjqt/s40507-022-00147-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-23468-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862111v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862119v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching ultra-high vacuum for a large vacuum vessel in an underground environment</w:t>
               </w:r>
@@ -4058,168 +4058,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio-frequency induced ground state degeneracy in a Chromium Bose-Einstein condensate</w:t>
+                <w:t xml:space="preserve">Averaging out magnetic forces with fast rf-sweeps in an optical trap for metastable chromium atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chicireanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pouderous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. de Souza Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laburthe-Tolra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 78, pp.051603(R)</w:t>
+              <w:t xml:space="preserve">, 2008, 77 (5), pp.053413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331174v1</w:t>
+                <w:t xml:space="preserve">hal-00187979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-Optical Production of Chromium Bose-Einstein Condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4278,432 +4278,432 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77 (6), pp.061601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averaging out magnetic forces with fast rf-sweeps in an optical trap for metastable chromium atoms</w:t>
+                <w:t xml:space="preserve">Radio-frequency induced ground state degeneracy in a Chromium Bose-Einstein condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chicireanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laburthe-Tolra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77 (5), pp.053413</w:t>
+              <w:t xml:space="preserve">, 2008, 78, pp.051603(R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187979v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation and thermalization of cold atoms in a finite-depth magnetic trap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accumulation of chromium metastable atoms into an Optical Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chicireanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Pouderous</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laburthe-Tolra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 76 (2), pp.023406</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (2), pp.189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120457v1</w:t>
+                <w:t xml:space="preserve">hal-00145789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of chromium metastable atoms into an Optical Trap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accumulation and thermalization of cold atoms in a finite-depth magnetic trap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chicireanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. -C. Keller</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pouderous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laburthe-Tolra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 45 (2), pp.189</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (2), pp.023406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145789v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5443,51 +5443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive In-orbit Performance Evaluation of Quantum Sensors for Future Satellite Gravity Missions and Space Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5676,51 +5676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold atom interferometry accelerometry for future low-low satellite-to-satellite tracking and cross-track gradiometry satellite gravity missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annike Knabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5801,51 +5801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in cold atom interferometer accelerometry and their impact on the sensitivity of gravity missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5913,51 +5913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARIOQA-PMP: Towards a Pathfinder Mission for Quantum Space Gravimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6021,51 +6021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARIOQA-PMP: Towards climate studies using quantum technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6664,51 +6664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tennstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annike Knabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6789,51 +6789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annike Knabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6905,142 +6905,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARIOQA : un banc d'essai pour l'interférométrie atomique dans l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G2</w:t>
+              <w:t xml:space="preserve">Colloque du G2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03729765v1</w:t>
+                <w:t xml:space="preserve">hal-03803790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARIOQA : un banc d'essai pour l'interférométrie atomique dans l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du G2</w:t>
+              <w:t xml:space="preserve">G2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803790v1</w:t>
+                <w:t xml:space="preserve">hal-03729765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A trapped atom interferometer for the measurement of short range forces</w:t>
               </w:r>
@@ -7705,51 +7705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Benefit of Accelerometers Based on Cold Atom Interferometry for Future Satellite Gravity Missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annike Knabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8091,51 +8091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Becerra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beaufils" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kaczmarczuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477326v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schilling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Forsberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Gaaloul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gruber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptist Piest" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mhammedi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corgier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annike Knabe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Romeshkani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Hosseiniarani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fletling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760800v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Darmon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salducci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Cadoret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#239;nos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393584v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Carioqa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393571v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730134v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Hilico" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Kang Zhou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Tackmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tennstedt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kupriyanov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ea004187" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kaczmarczuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gomes Baptista" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A Sidorenkov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3586409" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Abend" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Allard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Arnold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticijana Ban" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Barry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0098119" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255417v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefebve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Piccon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cambier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-023-00297-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862119v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sidorenkov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebegue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Venon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holleville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23468-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alonso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Alpigiani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Altschul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Araujo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Arduini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-022-00147-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819841v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D O Sabulsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Junca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevedelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235705001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384954v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O. Sabulsky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59971-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro-Seoane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Badaracco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aba80e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosch Aguilera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouganne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dareau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Beaufils" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/40004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gerbier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#246;ring" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023626" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.213002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.063422" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crubellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zanon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laburthe-Tolra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marechal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00269-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquiou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bismut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.042716" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342287v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.032706" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331174v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chicireanu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200700v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouderous" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Souza Melo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120457v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145789v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorceix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Keller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302182v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bresson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zahzam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02989745v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canuel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abend" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro-Seoane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badaracco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780021v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629340v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393567v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen M&#252;ller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393545v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tennstedt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393570v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939862v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939898v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58027/1e1n-7973" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938872v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fallet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piquereau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauguet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667511v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O. Sabulsky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939879v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734057v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Wu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729765v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803790v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730009v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729921v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Angelis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Angonin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoldi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.09.067" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729736v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938843v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2022_151" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01163706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Becerra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beaufils" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kaczmarczuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptist Piest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mhammedi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corgier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schilling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Forsberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Gaaloul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gruber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annike Knabe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Romeshkani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Hosseiniarani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fletling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760800v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Darmon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salducci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Cadoret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#239;nos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393584v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Carioqa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393571v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730134v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Hilico" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Kang Zhou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Tackmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tennstedt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kupriyanov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ea004187" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kaczmarczuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gomes Baptista" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A Sidorenkov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3586409" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Abend" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Allard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Arnold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticijana Ban" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Barry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0098119" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255417v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefebve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Piccon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cambier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-023-00297-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alonso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Alpigiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Altschul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Araujo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Arduini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-022-00147-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862119v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sidorenkov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebegue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Venon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holleville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23468-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819841v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D O Sabulsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Junca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevedelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235705001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384954v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O. Sabulsky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59971-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro-Seoane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Badaracco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aba80e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosch Aguilera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouganne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dareau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Beaufils" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/40004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gerbier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#246;ring" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023626" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.213002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.063422" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crubellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zanon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laburthe-Tolra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marechal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00269-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquiou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bismut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.042716" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342287v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.032706" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187979v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chicireanu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouderous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Souza Melo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145789v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorceix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Keller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120457v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302182v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bresson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zahzam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02989745v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canuel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abend" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro-Seoane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badaracco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780021v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629340v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393567v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen M&#252;ller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393545v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tennstedt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393570v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939862v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939898v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58027/1e1n-7973" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938872v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fallet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piquereau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauguet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667511v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O. Sabulsky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939879v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734057v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Wu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803790v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729765v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730009v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729921v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Angelis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Angonin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoldi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.09.067" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729736v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938843v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2022_151" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01163706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>