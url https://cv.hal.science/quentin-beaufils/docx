--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -549,273 +549,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Atom Interferometry Accelerometers for Future Satellite Gravity Missions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress in implementation of Delta-Kick Squeezing in an atom interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Mhammedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptist Piest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Corgier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">FOMO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477314v1</w:t>
+                <w:t xml:space="preserve">hal-04760800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in implementation of Delta-Kick Squeezing in an atom interferometer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cold Atom Interferometry Accelerometers for Future Satellite Gravity Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annike Knabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Romeshkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Fletling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOMO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Chania, Greece</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760800v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a cold atom absolute airborne gravimeter</w:t>
               </w:r>
@@ -926,103 +926,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive In-orbit Performance Evaluation of Quantum Sensors for Future Satellite Gravity Missions and Space Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annike Knabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Romeshkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Fletling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gravity, Geoid and Height Systems 2024 Symposium (GGHS2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Thessalokini, Greece. </w:t>
@@ -1924,51 +1924,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Classical and Quantum Accelerometers for Future Satellite Gravity Missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4058,277 +4058,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averaging out magnetic forces with fast rf-sweeps in an optical trap for metastable chromium atoms</w:t>
+                <w:t xml:space="preserve">All-Optical Production of Chromium Bose-Einstein Condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chicireanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. de Souza Melo</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laburthe-Tolra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77 (5), pp.053413</w:t>
+              <w:t xml:space="preserve">, 2008, 77 (6), pp.061601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187979v1</w:t>
+                <w:t xml:space="preserve">hal-00200700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Optical Production of Chromium Bose-Einstein Condensates</w:t>
+                <w:t xml:space="preserve">Averaging out magnetic forces with fast rf-sweeps in an optical trap for metastable chromium atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chicireanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Zanon</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pouderous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. de Souza Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laburthe-Tolra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77 (6), pp.061601</w:t>
+              <w:t xml:space="preserve">, 2008, 77 (5), pp.053413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200700v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio-frequency induced ground state degeneracy in a Chromium Bose-Einstein condensate</w:t>
               </w:r>
@@ -4590,51 +4590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chicireanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pouderous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laburthe-Tolra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5430,90 +5430,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive In-orbit Performance Evaluation of Quantum Sensors for Future Satellite Gravity Missions and Space Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annike Knabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tennstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5663,90 +5663,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold atom interferometry accelerometry for future low-low satellite-to-satellite tracking and cross-track gradiometry satellite gravity missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annike Knabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Romeshkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5788,90 +5788,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in cold atom interferometer accelerometry and their impact on the sensitivity of gravity missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annike Knabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Tennstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6638,90 +6638,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved modeling for hybrid accelerometers onboard future gravity missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tennstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annike Knabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Kupriyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6763,90 +6763,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Satellite Gravity Missions enhanced by Cold Atom Interferometry Accelerometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annike Knabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7692,90 +7692,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Benefit of Accelerometers Based on Cold Atom Interferometry for Future Satellite Gravity Missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annike Knabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8091,51 +8091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Becerra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beaufils" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kaczmarczuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptist Piest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mhammedi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corgier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schilling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Forsberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Gaaloul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gruber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annike Knabe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Romeshkani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Hosseiniarani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fletling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760800v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Darmon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salducci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Cadoret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#239;nos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393584v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Carioqa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393571v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730134v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Hilico" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Kang Zhou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Tackmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tennstedt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kupriyanov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ea004187" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kaczmarczuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gomes Baptista" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A Sidorenkov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3586409" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Abend" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Allard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Arnold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticijana Ban" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Barry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0098119" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255417v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefebve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Piccon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cambier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-023-00297-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alonso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Alpigiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Altschul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Araujo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Arduini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-022-00147-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862119v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sidorenkov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebegue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Venon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holleville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23468-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819841v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D O Sabulsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Junca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevedelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235705001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384954v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O. Sabulsky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59971-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro-Seoane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Badaracco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aba80e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosch Aguilera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouganne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dareau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Beaufils" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/40004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gerbier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#246;ring" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023626" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.213002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.063422" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crubellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zanon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laburthe-Tolra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marechal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00269-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquiou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bismut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.042716" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342287v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.032706" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187979v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chicireanu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouderous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Souza Melo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145789v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorceix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Keller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120457v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302182v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bresson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zahzam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02989745v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canuel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abend" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro-Seoane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badaracco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780021v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629340v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393567v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen M&#252;ller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393545v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tennstedt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393570v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939862v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939898v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58027/1e1n-7973" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938872v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fallet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piquereau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauguet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667511v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O. Sabulsky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939879v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734057v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Wu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803790v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729765v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730009v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729921v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Angelis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Angonin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoldi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.09.067" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729736v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938843v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2022_151" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01163706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Becerra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beaufils" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kaczmarczuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptist Piest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mhammedi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corgier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schilling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Forsberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Gaaloul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gruber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760800v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annike Knabe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Romeshkani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Hosseiniarani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fletling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Darmon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salducci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Cadoret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#239;nos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393584v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Carioqa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393571v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730134v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Hilico" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Kang Zhou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Tackmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tennstedt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kupriyanov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ea004187" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kaczmarczuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gomes Baptista" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A Sidorenkov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3586409" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Abend" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Allard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Arnold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticijana Ban" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Barry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0098119" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255417v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefebve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Piccon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cambier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-023-00297-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alonso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Alpigiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Altschul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Araujo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Arduini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-022-00147-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862119v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sidorenkov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebegue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Venon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holleville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23468-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819841v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D O Sabulsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Junca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevedelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235705001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384954v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O. Sabulsky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59971-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro-Seoane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Badaracco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aba80e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosch Aguilera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouganne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dareau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Beaufils" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/40004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gerbier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#246;ring" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023626" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.213002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.063422" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crubellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zanon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laburthe-Tolra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marechal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00269-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquiou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bismut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.042716" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342287v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.032706" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200700v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chicireanu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187979v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouderous" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Souza Melo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145789v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorceix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Keller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120457v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302182v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bresson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zahzam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02989745v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canuel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abend" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro-Seoane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badaracco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780021v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629340v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393567v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen M&#252;ller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393545v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tennstedt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393570v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939862v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939898v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58027/1e1n-7973" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938872v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fallet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piquereau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauguet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667511v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O. Sabulsky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939879v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734057v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Wu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803790v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729765v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730009v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729921v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Angelis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Angonin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoldi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.09.067" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729736v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938843v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2022_151" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01163706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>