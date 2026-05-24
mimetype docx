--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -66,4638 +66,2820 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (16)</w:t>
-[...1816 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Classical and Quantum Accelerometers for Future Satellite Gravity Missions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexey Kupriyanov</w:t>
+                <w:t xml:space="preserve">Statistical Analysis of the Rotation Induced Decay of the Contrast in an Onboard Atom Interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Kaczmarczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Gomes Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid A Sidorenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024ea004187⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (16), pp.30889-30896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3586409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363853v1</w:t>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of the Rotation Induced Decay of the Contrast in an Onboard Atom Interferometer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combined Classical and Quantum Accelerometers for Future Satellite Gravity Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tennstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Kupriyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3586409⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (4), pp.e2024EA004187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024ea004187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363851v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology roadmap for cold-atoms based quantum inertial sensor in space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Abend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ticijana Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS Quantum Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (1), pp.019201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1116/5.0098119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotation related systematic effects in a cold atom interferometer onboard a Nadir pointing satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefebve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Gomes Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Piccon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NPJ Microgravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, pp.53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41526-023-00297-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold atoms in space: community workshop summary and proposed road-map</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gianluigi Arduini</w:t>
+                <w:t xml:space="preserve">Cold-atom sources for the Matter-wave laser Interferometric Gravitation Antenna (MIGA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Sidorenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Venon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Holleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European physical journal quantum technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjqt/s40507-022-00147-w⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.19000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-23468-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862111v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862119v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-atom sources for the Matter-wave laser Interferometric Gravitation Antenna (MIGA)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Holleville</w:t>
+                <w:t xml:space="preserve">Cold atoms in space: community workshop summary and proposed road-map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Alpigiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Altschul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Arduini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-23468-3⟩</w:t>
+              <w:t xml:space="preserve">European physical journal quantum technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjqt/s40507-022-00147-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862119v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching ultra-high vacuum for a large vacuum vessel in an underground environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D O Sabulsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevedelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 357, pp.05001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202235705001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fibered laser system for the MIGA large scale atom interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. O. Sabulsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.3298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-59971-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELGAR - a European Laboratory for Gravitation and Atom-interferometric Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Canuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Abend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Amaro-Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Badaracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6382/aba80e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear relaxation of interacting bosons coherently driven on a narrow optical transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bosch Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouganne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Scholl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (4), pp.40004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/123/40004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doppler spectroscopy of an ytterbium Bose-Einstein condensate on the clock transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Scholl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Döring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.023626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Controlled Tunneling in a Vertical Optical Lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Tackmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pelisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106, pp.213002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.213002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03742828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman-laser spectroscopy of Wannier-Stark states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Tackmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Hilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84, pp.63422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.063422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03742630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio-frequency association of molecules: the dressed state picture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laburthe-Tolra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 56 (1), pp.99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjd/e2009-00269-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of dipolar relaxation in external fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pasquiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bismut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.042716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.042716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Feshbach resonance in d-wave collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laburthe-Tolra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79, pp.032706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.032706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Optical Production of Chromium Bose-Einstein Condensates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Radio-frequency induced ground state degeneracy in a Chromium Bose-Einstein condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chicireanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laburthe-Tolra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77 (6), pp.061601</w:t>
+              <w:t xml:space="preserve">, 2008, 78, pp.051603(R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200700v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averaging out magnetic forces with fast rf-sweeps in an optical trap for metastable chromium atoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">All-Optical Production of Chromium Bose-Einstein Condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chicireanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laburthe-Tolra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77 (5), pp.053413</w:t>
+              <w:t xml:space="preserve">, 2008, 77 (6), pp.061601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187979v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio-frequency induced ground state degeneracy in a Chromium Bose-Einstein condensate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Averaging out magnetic forces with fast rf-sweeps in an optical trap for metastable chromium atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chicireanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pouderous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. de Souza Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laburthe-Tolra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 78, pp.051603(R)</w:t>
+              <w:t xml:space="preserve">, 2008, 77 (5), pp.053413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331174v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of chromium metastable atoms into an Optical Trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chicireanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laburthe-Tolra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45 (2), pp.189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation and thermalization of cold atoms in a finite-depth magnetic trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chicireanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pouderous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laburthe-Tolra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (2), pp.023406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4707,617 +2889,2435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison and optimisation of hybridization algorithms for onboard classical and quantum accelerometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Kaczmarczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Zahzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies for the ELGAR large scale atom interferometer array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Canuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amaro-Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Badaracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State labelling Wannier-Stark atomic interferometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Hilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Tackmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman laser spectroscopy of Wannier Stark states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Tackmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Hilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser controlled tunneling in a vertical optical lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Tackmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pelisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cold atom accelerometer simulator for the CARIOQA mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Kaczmarczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSQT Workshop 5: Space Quantum Technologies for Basic Science and Fundamental Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Noordwijk, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cold Atom Interferometry Accelerometers for Future Satellite Gravity Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annike Knabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Romeshkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Fletling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a cold atom absolute airborne gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Salducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maïnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FOMO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Chania, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Progress in implementation of Delta-Kick Squeezing in an atom interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Mhammedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptist Piest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Corgier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FOMO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Chania, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CARIOQA-PMP quantum accelerometer simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Forsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CARIOQA : a pathfinder for space atom interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGAS 55</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenade, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementation of Delta-Kick squeezing in an atom interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptist Piest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Mhammedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Corgier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Atomic Physics Experiments to Probe for New Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bad Honnef, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprehensive In-orbit Performance Evaluation of Quantum Sensors for Future Satellite Gravity Missions and Space Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annike Knabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Romeshkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Fletling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gravity, Geoid and Height Systems 2024 Symposium (GGHS2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Thessalokini, Greece. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carioqa: a pathfinder for space atom interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consortium Carioqa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26ème Congrès Général de la SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CARIOQA-PMP: A Space Gravimetry Quantum Pathfinder Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consortium Carioqa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EQTC conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Hanovre, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MIGA : a large scale atom interferometer for gravity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECAMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Florence (It), Italy. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MIGA : a large scale atom interferometer for gravitational measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IQuMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A trapped atom interferometer for the measurement of short range forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Hilico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-Kang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Tackmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICOLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Berkeley, USA, United States. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A trapped atom interferometer for the measurement of short range forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Hilico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-Kang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Tackmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECAMP11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aarhus (Denmark), Denmark. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A trapped atom interferometer for short range forces measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Hilico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Tackmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICAP 2012, The 23rd International Conference on Atomic Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Palaiseau, France, France. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A trapped atom interferometer for the measurement of short range forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pelisson</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Hilico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Tackmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00568873v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'inauguration du DIM "Des atomes froids aux nanosciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5335,77 +5335,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation d'un interféromètre atomique avec un capteur inertiel pour la gravimétrie embarquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Kaczmarczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Général de la Société de Physique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5430,103 +5430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive In-orbit Performance Evaluation of Quantum Sensors for Future Satellite Gravity Missions and Space Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annike Knabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tennstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gravity, Geoid and Height Systems 2024 Symposium (GGHS2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Thessalokini, Greece</w:t>
@@ -5549,454 +5549,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARIOQA-PMP: Developing quantum sensors for earth observation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold atom interferometry accelerometry for future low-low satellite-to-satellite tracking and cross-track gradiometry satellite gravity missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annike Knabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Romeshkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Schubert</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jürgen Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IUGG General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Berlin (DE), Germany</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393567v1</w:t>
+                <w:t xml:space="preserve">hal-04393546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold atom interferometry accelerometry for future low-low satellite-to-satellite tracking and cross-track gradiometry satellite gravity missions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Advances in cold atom interferometer accelerometry and their impact on the sensitivity of gravity missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annike Knabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Müller</w:t>
+                <w:t xml:space="preserve">Stephanie Tennstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IUGG General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393546v1</w:t>
+                <w:t xml:space="preserve">hal-04393545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in cold atom interferometer accelerometry and their impact on the sensitivity of gravity missions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">CARIOQA-PMP: Developing quantum sensors for earth observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consortium Carioqa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IUGG General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393545v1</w:t>
+                <w:t xml:space="preserve">hal-04393567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARIOQA-PMP: Towards a Pathfinder Mission for Quantum Space Gravimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consortium Carioqa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Quantum Technology Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6021,90 +6021,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARIOQA-PMP: Towards climate studies using quantum technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consortium Carioqa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Sensors for Science Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nordwijk, ESTEC, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6123,70 +6123,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARIOQA : a pathfinder for space atom interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">CARIOQA : a test bench for space atom interferometry - Mission definition and performances evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Battelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6202,116 +6202,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSPAR 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres de Moriond 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, La Thuile, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58027/1e1n-7973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03939862v1</w:t>
+                <w:t xml:space="preserve">hal-03939898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARIOQA : a test bench for space atom interferometry - Mission definition and performances evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">CARIOQA : a pathfinder for space atom interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Battelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6327,82 +6336,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Moriond 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COSPAR 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58027/1e1n-7973⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03939898v1</w:t>
+                <w:t xml:space="preserve">hal-03939862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARIOQA: Definition of a Quantum Pathfinder Mission</w:t>
               </w:r>
@@ -6513,103 +6513,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gravity antenna based on quantum technologies: MIGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Canuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.O. Sabulsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Rencontres de Moriond on Gravitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, La Thuile, Italy</w:t>
@@ -6638,103 +6638,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved modeling for hybrid accelerometers onboard future gravity missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tennstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annike Knabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Kupriyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COSPAR 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Athènes, Greece</w:t>
@@ -6757,372 +6757,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future Satellite Gravity Missions enhanced by Cold Atom Interferometry Accelerometers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CARIOQA : un banc d'essai pour l'interférométrie atomique dans l'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online, Austria. pp.EGU21-7612</w:t>
+              <w:t xml:space="preserve">Colloque du G2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03734057v1</w:t>
+                <w:t xml:space="preserve">hal-03803790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARIOQA : un banc d'essai pour l'interférométrie atomique dans l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du G2</w:t>
+              <w:t xml:space="preserve">G2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803790v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARIOQA : un banc d'essai pour l'interférométrie atomique dans l'espace</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Future Satellite Gravity Missions enhanced by Cold Atom Interferometry Accelerometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annike Knabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Meudon, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. pp.EGU21-7612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729765v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A trapped atom interferometer for the measurement of short range forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Hilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Tackmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pelisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGAS, 44th Conference of the European Group on Atomic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Gotenborg, Sweden, Sweden</w:t>
@@ -7151,103 +7151,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A trapped atom interferometer for the measurement of short range forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Hilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Tackmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSAS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Eltville, Germany, Germany</w:t>
@@ -7276,103 +7276,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forca-G: A trapped atom interferometer for the measurement of short range forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Tackmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Hilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Moriond and GPhys colloqium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, La Thuile, Italy</w:t>
@@ -7427,51 +7427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Angonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7535,90 +7535,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un interféromètre à atomes guidés pour des mesures de forces à faible distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pelisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Angonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7692,103 +7692,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Benefit of Accelerometers Based on Cold Atom Interferometry for Future Satellite Gravity Missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annike Knabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Hosseiniarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Berlin Heidelberg, 2022, International Association of Geodesy Symposia, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7851,51 +7851,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONDENSATION DE BOSE-EINSTEIN DU CHROME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Nord, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8091,51 +8091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Becerra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beaufils" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kaczmarczuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptist Piest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mhammedi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corgier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schilling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Forsberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Gaaloul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gruber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760800v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annike Knabe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Romeshkani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Hosseiniarani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fletling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Darmon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salducci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Cadoret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#239;nos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393584v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Carioqa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393571v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730134v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Hilico" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Kang Zhou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Tackmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tennstedt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kupriyanov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ea004187" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kaczmarczuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gomes Baptista" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A Sidorenkov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3586409" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Abend" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Allard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Arnold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticijana Ban" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Barry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0098119" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255417v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefebve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Piccon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cambier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-023-00297-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alonso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Alpigiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Altschul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Araujo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Arduini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-022-00147-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862119v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sidorenkov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebegue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Venon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holleville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23468-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819841v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D O Sabulsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Junca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevedelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235705001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384954v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O. Sabulsky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59971-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro-Seoane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Badaracco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aba80e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosch Aguilera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouganne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dareau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Beaufils" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/40004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gerbier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#246;ring" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023626" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.213002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.063422" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crubellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zanon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laburthe-Tolra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marechal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00269-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquiou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bismut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.042716" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342287v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.032706" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200700v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chicireanu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187979v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouderous" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Souza Melo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145789v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorceix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Keller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120457v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302182v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bresson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zahzam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02989745v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canuel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abend" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro-Seoane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badaracco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780021v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629340v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393567v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen M&#252;ller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393545v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tennstedt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393570v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939862v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939898v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58027/1e1n-7973" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938872v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fallet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piquereau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauguet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667511v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O. Sabulsky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939879v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734057v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Wu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803790v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729765v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730009v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729921v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Angelis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Angonin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoldi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.09.067" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729736v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938843v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2022_151" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01163706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kaczmarczuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gomes Baptista" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A Sidorenkov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beaufils" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3586409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Hosseiniarani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schilling" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tennstedt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kupriyanov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ea004187" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099874v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Abend" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Allard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Arnold" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticijana Ban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Barry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0098119" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255417v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefebve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Piccon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cambier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-023-00297-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862119v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sidorenkov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebegue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Venon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holleville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23468-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862111v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alonso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Alpigiani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Altschul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Araujo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Arduini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-022-00147-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D O Sabulsky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Junca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevedelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235705001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O. Sabulsky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59971-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canuel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro-Seoane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Badaracco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aba80e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosch Aguilera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouganne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dareau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Beaufils" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/40004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gerbier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#246;ring" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023626" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742828v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Tackmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelisson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.213002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Hilico" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.063422" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349857v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crubellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zanon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laburthe-Tolra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marechal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00269-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquiou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bismut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.042716" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.032706" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331174v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chicireanu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200700v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187979v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouderous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Souza Melo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145789v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorceix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Keller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kaczmarczuk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bresson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zahzam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02989745v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canuel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abend" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro-Seoane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badaracco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780021v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629340v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Becerra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducasse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477314v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annike Knabe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Romeshkani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fletling" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760796v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Darmon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salducci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Cadoret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#239;nos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760800v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mhammedi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptist Piest" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corgier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477326v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Forsberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Gaaloul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gruber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477330v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477394v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760779v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Carioqa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393571v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803792v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730042v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730134v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Kang Zhou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724714v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724716v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730093v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393546v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen M&#252;ller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393545v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tennstedt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393567v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393570v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939898v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58027/1e1n-7973" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939862v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938872v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fallet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piquereau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauguet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667511v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O. Sabulsky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939879v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803790v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729765v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734057v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Wu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730009v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729921v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Angelis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Angonin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoldi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.09.067" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729736v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938843v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2022_151" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01163706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>