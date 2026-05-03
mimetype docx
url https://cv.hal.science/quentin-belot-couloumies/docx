--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -66,2505 +66,2546 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the evolution of management control in 1970s French capitalism: a socio-historical perspective from Peugeot</w:t>
+                <w:t xml:space="preserve">Comment les holdings sont devenues un outil central du capitalisme français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot Couloumies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.hnsf5595u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The silent transformation of French capitalism: budgetary control at PSA between planning and financial pressure (1970s) (Accepted version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Belot Couloumies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une affaire de capitaux. L’encastrement de la performance du groupe Peugeot à long terme dans les dynamiques d’accumulation familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot Couloumies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911533v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05144790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique du capitalisme contemporain : recompositions, temporalités et bifurcations à partir du cas PSA (1960–2020). Interroger les outils du changement capitaliste à travers une approche socio-historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Couloumies - Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études – transformations du capitalisme français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris &amp; Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piercing the holding veil to enter family capital. Financialization dynamics and structures of Peugeot capital accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’histoire des entreprises et de la finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuities and renewals of management control in the long run. An example from PSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Perspectives on Accounting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2024, Londres, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">, Jan 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’encastrement des capitaux comme condition de la pérennité du groupe Peugeot sur le très long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’histoire des entreprises et de la finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Table ronde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The leverage power of holdings: The example of the legal and financial structures for the automobile group and the Peugeot family between 1965 and 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906076v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quentin Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25è JHMO &amp; Accounting History Review Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Inconnu, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir le changement économique. Nouvelles perspectives sur la financiarisation à partir d’une lecture critique des travaux d’économie politique comparative et de la variété des capitalismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IDHES - regards sociologiques sur le changement du capitalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une affaire de capitaux. Les conditions de la pérennité du groupe Peugeot à très long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de prépublication de l'ouvrage collectif La pérennité des entreprises familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Inconnu, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La financiarisation du capitalisme, dynamique centrale d'accumulation du capital : retour critique sur les lectures institutionnalistes pour concevoir les transitions et renversements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Les temporalités du capitalisme : regards croisés États-Unis/Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désindustrialisation, le prix de la rentabilité industrielle ? Réflexion à partir des mutations du contrôle financier au sein de PSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de pré-publication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Inconnu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une comptabilité proche des coûts à la construction comptable par les objectifs financiers : l'exemple du Groupe PSA à travers la fin du vingtième siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27è Journées d'Histoire du Management et des Organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of budgetary control in the French 1970s: industrial growth or financialisation? The example of the establishment of PSA’s Central Control Department in 1973</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting History Review Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Accounting History Review, Jun 2022, Ormskirk, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of budgetary control in the French 1970s: industrial growth or financialization? The example of the establishment of PSA’s Central Control Department in 1973</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting History Review Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2022, Inconnu, Région indéterminée</w:t>
+              <w:t xml:space="preserve">, Jan 2022, Inconnu, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une approche inductive à une démarche déductive du calcul des coûts dans l’industrie automobile. Contribution du &amp;quot;Programme fort&amp;quot; à l’histoire du contrôle de gestion à travers l'exemple du groupe PSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43è congrès de l'Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Inconnu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracing the evolution of management control in 1970s French capitalism: a socio-historical perspective from Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 congrès de l’AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à une approche endogène de la financiarisation à travers une étude de cas longitudinale dans l'industrie automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Centre d’Économie Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle central de la finance dans les transitions de l’industrie automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The transformation of the Global auto industry, 29th GERPISA Annual Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Inconnu, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création du holding PSA en 1965 : une restructuration financière avant la financiarisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Lumen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does financialization make sense? Portée et limites d'un concept hégémonique pour saisir la production endogène des rationalités financières au sein des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première Conférence francophone de comptabilité critique et interprétative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, En ligne, Région indéterminée</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globalisation, financiarisation, dérégulation : quelle grille d'analyse des changements du capitalisme la fin du 20è siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Introduction et présidence de la session “Finance et Capital” du séminaire annuel de l'IDHES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial restructuring and chandlerian financialization: The financial reorganization of PSA in the 1960s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of Economic History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naissance d'une structure financière à plusieurs niveaux : transformation organisationnelle et modification des enjeux du contrôle financier du groupe PSA à partir des années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première Conférence francophone de comptabilité critique et interprétative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, En ligne, Région indéterminée</w:t>
+              <w:t xml:space="preserve">Séminaire du Sépol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSA est-il la preuve d'un mouvement de financiarisation endogène ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'IDHES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la recherche sur la financiarisation des entreprises à travers le cas PSA : analyse socio-technique et familiale du contrôle financier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème congrès de l'Association Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La renaissance du groupe PSA dans les années 1960. La constitution de la rationalité financière au cœur de l'organisation : une condition pour la constitution d'un grand groupe automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25è Journées d'histoire du management et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Inconnu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une proto-financiarisation fordiste. Analyse des formes organisationnelles et des dispositifs de gestion financière d’un grand groupe automobile des années 1950 aux années 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session du Réseau Thématique Sociologie de la gestion (RT 30)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations des outils de pilotage financier du groupe PSA dans des années 1950 aux années 1970 : de la multiplicité des rationalités à l’émergence des outils organisationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d’histoire des entreprises en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces et échelles : analyse des flux de capitaux, des positions individuelles et des dispositifs de gestion au sein du groupe PSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l'IDHES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906089v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04906069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The silent transformation of French capitalism: budgetary control at PSA between planning and financial pressure (1970s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Belot Couloumies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounting History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21552851.2025.2539955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désindustrialisation, le prix de la rentabilité industrielle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Couloumies - Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprise &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023-1 (n° 13), pp.105-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15048-0.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Fligstein Meets Chandler: The Chandlerian Origins of Corporate Financialization: The Case of Peugeot’s Financial Restructuring in the 1960s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot Couloumies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (2), pp.562-591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/eso.2023.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694643v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04694722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSA : une financiarisation endogène. Construire le contrôle financier d'une firme industrielle et familiale de 1965 à 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Couloumies - Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paris-Saclay, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021UPASU001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03234848v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2574,116 +2615,116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalisme financier vs capitalisme familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel, Hélène and Lévêque, Sandrine and Contamin, Jean-Gabriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres avec Michel Offerlé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Croquant, pp.61-68, 2018, 978-2-36512-198-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2830,51 +2871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Belot Couloumies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144790v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283332v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Couloumies - Belot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Belot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906078v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906081v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906082v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03595090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906065v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906068v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906072v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906086v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906073v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15048-0.p.0105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eso.2023.4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03234848v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASU001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Belot Couloumies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hnsf5595u" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144790v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911533v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Couloumies - Belot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Belot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906079v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906081v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906080v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906082v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906070v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03595090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906065v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2025.2539955" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136484v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15048-0.p.0105" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eso.2023.4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03234848v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASU001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>