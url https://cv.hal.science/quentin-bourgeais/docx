--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -66,406 +66,536 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and decision making in rugby union: Influence of team-based goals and task complexity</w:t>
+                <w:t xml:space="preserve">Task complexity and social identity interact to shape interpersonal coordination in rugby union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quentin Bourgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pedro Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mickaël Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 259, pp.105296. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105296⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 265, pp.106721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2026.106721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209665v1</w:t>
+                <w:t xml:space="preserve">hal-05569794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal passing network in basketball: the effect of time pressure on the dynamics of team organization at micro and meso levels</w:t>
+                <w:t xml:space="preserve">Performance and decision making in rugby union: Influence of team-based goals and task complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quentin Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2025.102882⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 259, pp.105296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089645v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temporal passing network in basketball: the effect of time pressure on the dynamics of team organization at micro and meso levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bourgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanlaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80, pp.102882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2025.102882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Temporal Graph Model to Study the Dynamics of Collective Behavior and Performance in Team Sports: An Application to Basketball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13278-024-01253-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -475,504 +605,504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie linéaire vs non-linéaire en sports collectifs : effets sur la coordination interpersonnelle et la performance d'équipes de rugby et basketball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bourgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bourgeais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès international de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux d'interaction en sport collectif : appréhender la complexité de la performance collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">West Data Festival</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laval Mayenne Technopole, Mar 2024, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Network and Graphlets to Identify Sport Teams’ Signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bourgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bourgeais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure du réseau de passe et performance en basketball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic graphs for team sports analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mortelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BigSportsData</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -982,408 +1112,526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basketball teams as complex adaptive systems: a temporal network analysis of collective behavior and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Perception and Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identify team sport team signature through passing network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bourgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bourgeais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A spatio-temporal graph-based model for team sports analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bourgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mental practice improves pass accuracy in elite rugby players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Lurquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1393,114 +1641,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Τime Μatters in the Analysis οf Cοmplex Sοcial Νetwοrks : Μethοdοlοgical Τοοls and Ιnsights intο Spοrts Τeams' Adaptatiοn under Cοnstraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Normandie Université, 2025. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025NORMR058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05454143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1647,51 +1895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourgeais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Campo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105296" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2025.102882" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-024-01253-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05390683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05290408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05390708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mortelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390562v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Truong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pellet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lurquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tamisier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie P&#233;t&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05454143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMR058" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourgeais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Passos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Campo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106721" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105296" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2025.102882" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526874v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-024-01253-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390791v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390767v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05390683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05290408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05390708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mortelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159194v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952274v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Truong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pellet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lurquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tamisier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie P&#233;t&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05454143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMR058" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>