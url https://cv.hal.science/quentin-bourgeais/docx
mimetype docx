--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -579,51 +579,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -708,253 +708,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux d'interaction en sport collectif : appréhender la complexité de la performance collective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation du leadership de tâche à partir des perceptions et comparaison avec le réseau de passes en basketball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Coté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bourgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">West Data Festival</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laval Mayenne Technopole, Mar 2024, Laval, France</w:t>
+              <w:t xml:space="preserve">CSS French Local Chapter - Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390767v1</w:t>
+                <w:t xml:space="preserve">hal-05600429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Network and Graphlets to Identify Sport Teams’ Signature</w:t>
+                <w:t xml:space="preserve">Réseaux d'interaction en sport collectif : appréhender la complexité de la performance collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bourgeais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">West Data Festival</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laval Mayenne Technopole, Mar 2024, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390683v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure du réseau de passe et performance en basketball</w:t>
+                <w:t xml:space="preserve">Interaction Network and Graphlets to Identify Sport Teams’ Signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bourgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -964,307 +964,523 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">, May 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290408v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structure du réseau de passe et performance en basketball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bourgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanlaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamic graphs for team sports analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mortelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BigSportsData</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basketball teams as complex adaptive systems: a temporal network analysis of collective behavior and performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation du leadership de tâche à partir des perceptions et comparaison avec le réseau de passes en basketball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Coté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanlaville</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Perception and Action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">21ème congrès internatioal de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390562v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basketball teams as complex adaptive systems: a temporal network analysis of collective behavior and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bourgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanlaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Perception and Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identify team sport team signature through passing network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1319,51 +1535,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1373,265 +1589,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatio-temporal graph-based model for team sports analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental practice improves pass accuracy in elite rugby players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lurquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1641,114 +1857,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Τime Μatters in the Analysis οf Cοmplex Sοcial Νetwοrks : Μethοdοlοgical Τοοls and Ιnsights intο Spοrts Τeams' Adaptatiοn under Cοnstraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Normandie Université, 2025. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025NORMR058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05454143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1895,51 +2111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourgeais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Passos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Campo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106721" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105296" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2025.102882" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526874v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-024-01253-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390791v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390767v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05390683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05290408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05390708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mortelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159194v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952274v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Truong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pellet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lurquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tamisier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie P&#233;t&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05454143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMR058" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourgeais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Passos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Campo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106721" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105296" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2025.102882" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526874v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-024-01253-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390791v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cot&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390767v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05390683v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05290408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05390708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mortelier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grange" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Truong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pellet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lurquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tamisier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie P&#233;t&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05454143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMR058" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>