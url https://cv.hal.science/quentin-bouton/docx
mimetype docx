--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -202,351 +202,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the geometry dependence of the Casimir-Polder interaction by matter-wave diffraction at a nano-grating</w:t>
+                <w:t xml:space="preserve">QUANTUM REFLECTION EFFECTS IN THE DIFFRACTION OF MATTER WAVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bruneau</w:t>
+                <w:t xml:space="preserve">Johanes Fiedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lecoffre</w:t>
+                <w:t xml:space="preserve">Eivind K. Osestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Routier</w:t>
+                <w:t xml:space="preserve">Fabian Spallek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naceur Gaaloul</w:t>
+                <w:t xml:space="preserve">Andreu Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Dutier</w:t>
+                <w:t xml:space="preserve">Quentin Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 151 (2), pp.25001. </w:t>
+              <w:t xml:space="preserve">, 2025, 151 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/adf093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/adebae⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067485v1</w:t>
+                <w:t xml:space="preserve">hal-05303451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTUM REFLECTION EFFECTS IN THE DIFFRACTION OF MATTER WAVES</w:t>
+                <w:t xml:space="preserve">Probing the geometry dependence of the Casimir-Polder interaction by matter-wave diffraction at a nano-grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanes Fiedler</w:t>
+                <w:t xml:space="preserve">Matthieu Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eivind K. Osestad</w:t>
+                <w:t xml:space="preserve">Julien Lecoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Spallek</w:t>
+                <w:t xml:space="preserve">Gabin Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreu Vega</w:t>
+                <w:t xml:space="preserve">Naceur Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bouton</w:t>
+                <w:t xml:space="preserve">Gabriel Dutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 151 (2), </w:t>
+              <w:t xml:space="preserve">, 2025, 151 (2), pp.25001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/adebae⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/adf093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303451v1</w:t>
+                <w:t xml:space="preserve">hal-05067485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum description of atomic diffraction by material nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -623,51 +623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of a collisional single-atom spin probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Nettersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -721,364 +721,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate measurement of the Sagnac effect for matter waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power of a quasi-spin quantum Otto engine at negative effective temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Nettersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gautier</w:t>
+                <w:t xml:space="preserve">Sabrina Burgardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Guessoum</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+                <w:t xml:space="preserve">Eric Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sci.Adv.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abn8009⟩</w:t>
+              <w:t xml:space="preserve">PRX Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (4), pp.040334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.3.040334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706336v1</w:t>
+                <w:t xml:space="preserve">hal-03758760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power of a quasi-spin quantum Otto engine at negative effective temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jens Nettersheim</w:t>
+                <w:t xml:space="preserve">Accurate measurement of the Sagnac effect for matter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Burgardt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Leonid A. Sidorenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lutz</w:t>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Quantum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (4), pp.040334. </w:t>
+              <w:t xml:space="preserve">Sci.Adv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (23), pp.abn8009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.3.040334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abn8009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758760v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent and Dephasing Spectroscopy for Single-Impurity Probing of an Ultracold Bath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Nettersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Burgardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Widera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1387,338 +1387,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast production of Bose-Einstein condensates of metastable helium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a detector chain using a FPGA-based Time-to-Digital Converter to reconstruct the three-dimensional coordinates of single particles at high flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nogrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Heurteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. I. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.061402⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (11), pp.113105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4935474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159883v1</w:t>
+                <w:t xml:space="preserve">hal-01179601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a detector chain using a FPGA-based Time-to-Digital Converter to reconstruct the three-dimensional coordinates of single particles at high flux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Fast production of Bose-Einstein condensates of metastable helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Hoendervanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nogrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. I. Westbrook</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 86 (11), pp.113105. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (6), pp.061402(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4935474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.061402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179601v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional laser cooling at the Doppler limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Hoendervanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1834,51 +1834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Hoendervanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1961,77 +1961,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Casimir-Polder interaction for slow atoms through a material grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2079,51 +2079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum description of atomic diffraction by material nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Dutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2233,103 +2233,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of the Sagnac effect by accurate measurements with a dual-axis cold-atom gyroscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Sidorenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Joint conference of the European Frequency and Time Forum (EFTF) &amp; the IEEE International Frequency Control Symposium (IFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
@@ -2390,51 +2390,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude miscroscopique de la distibution en impulsion de condensats de Bose-Eintein d'Hélium métastable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique [physics.optics]. Université Paris Saclay (COmUE), 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016SACLO010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2551,51 +2551,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="297F6412"/>
+    <w:nsid w:val="BE9A711B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2782,51 +2782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-bouton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8581-2195" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196767253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208148389497210712556" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067485v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bruneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecoffre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Routier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Gaaloul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dutier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/adf093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanes Fiedler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind K. Osestad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Spallek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Vega" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/adebae" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Nettersheim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Adam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Widera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/scipostphyscore.6.1.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessoum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Sidorenkov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn8009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Burgardt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lutz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.3.040334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.120404" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01826115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cayla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carcy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bouton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carleo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.061609" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354913v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.235303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159883v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Hoendervanger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nogrette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.061402" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179601v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heurteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Westbrook" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935474" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klafka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063407" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hoendervanger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705999" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352813v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dutier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sidorenkov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01403320v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLO010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-bouton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8581-2195" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196767253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208148389497210712556" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanes Fiedler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind K. Osestad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Spallek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Vega" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/adebae" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bruneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecoffre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Routier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Gaaloul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dutier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/adf093" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Nettersheim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Adam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Widera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/scipostphyscore.6.1.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758760v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Burgardt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lutz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.3.040334" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessoum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Sidorenkov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn8009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.120404" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01826115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cayla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carcy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bouton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carleo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.061609" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354913v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.235303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nogrette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heurteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Westbrook" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935474" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Hoendervanger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.061402" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klafka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063407" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hoendervanger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705999" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352813v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dutier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sidorenkov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01403320v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLO010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>