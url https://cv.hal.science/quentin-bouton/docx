--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -721,295 +721,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power of a quasi-spin quantum Otto engine at negative effective temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate measurement of the Sagnac effect for matter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Burgardt</w:t>
+                <w:t xml:space="preserve">Romain Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid A. Sidorenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Lutz</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.3.040334⟩</w:t>
+              <w:t xml:space="preserve">Sci.Adv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (23), pp.abn8009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abn8009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758760v1</w:t>
+                <w:t xml:space="preserve">hal-03706336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate measurement of the Sagnac effect for matter waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Guessoum</w:t>
+                <w:t xml:space="preserve">Power of a quasi-spin quantum Otto engine at negative effective temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Nettersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonid A. Sidorenkov</w:t>
+                <w:t xml:space="preserve">Sabrina Burgardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+                <w:t xml:space="preserve">Eric Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sci.Adv.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (23), pp.abn8009. </w:t>
+              <w:t xml:space="preserve">PRX Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (4), pp.040334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abn8009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.3.040334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706336v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent and Dephasing Spectroscopy for Single-Impurity Probing of an Ultracold Bath</w:t>
               </w:r>
@@ -1034,51 +1034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Nettersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Burgardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Widera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1387,338 +1387,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a detector chain using a FPGA-based Time-to-Digital Converter to reconstruct the three-dimensional coordinates of single particles at high flux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast production of Bose-Einstein condensates of metastable helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. L. Hoendervanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Nogrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. I. Westbrook</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4935474⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (6), pp.061402(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.061402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179601v1</w:t>
+                <w:t xml:space="preserve">hal-01159883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast production of Bose-Einstein condensates of metastable helium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a detector chain using a FPGA-based Time-to-Digital Converter to reconstruct the three-dimensional coordinates of single particles at high flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nogrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Heurteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L. Hoendervanger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+                <w:t xml:space="preserve">C. I. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (6), pp.061402(R). </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (11), pp.113105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.061402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4935474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159883v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional laser cooling at the Doppler limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Hoendervanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2233,51 +2233,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of the Sagnac effect by accurate measurements with a dual-axis cold-atom gyroscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,51 +2285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Sidorenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Joint conference of the European Frequency and Time Forum (EFTF) &amp; the IEEE International Frequency Control Symposium (IFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
@@ -2551,51 +2551,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE9A711B"/>
+    <w:nsid w:val="9722DFDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2782,51 +2782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-bouton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8581-2195" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196767253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208148389497210712556" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanes Fiedler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind K. Osestad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Spallek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Vega" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/adebae" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bruneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecoffre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Routier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Gaaloul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dutier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/adf093" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Nettersheim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Adam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Widera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/scipostphyscore.6.1.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758760v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Burgardt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lutz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.3.040334" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessoum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Sidorenkov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn8009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.120404" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01826115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cayla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carcy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bouton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carleo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.061609" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354913v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.235303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nogrette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heurteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Westbrook" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935474" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Hoendervanger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.061402" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klafka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063407" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hoendervanger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705999" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352813v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dutier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sidorenkov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01403320v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLO010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-bouton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8581-2195" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196767253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208148389497210712556" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanes Fiedler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind K. Osestad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Spallek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Vega" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/adebae" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bruneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecoffre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Routier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Gaaloul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dutier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/adf093" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Nettersheim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Adam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Widera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/scipostphyscore.6.1.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessoum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Sidorenkov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn8009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Burgardt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lutz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.3.040334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.120404" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01826115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cayla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carcy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bouton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carleo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.061609" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354913v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.235303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159883v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Hoendervanger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nogrette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.061402" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179601v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heurteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Westbrook" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935474" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klafka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063407" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hoendervanger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705999" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352813v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dutier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sidorenkov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01403320v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLO010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>