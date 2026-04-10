--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -420,209 +420,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite grid exploration with synchronous myopic robots without chirality</w:t>
+                <w:t xml:space="preserve">Computing the Heaviest Conflict-free Sub-DAG in DAG-based DLTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2025.05.031⟩</w:t>
+              <w:t xml:space="preserve">Distributed Ledger Technologies : research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3676286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117554v1</w:t>
+                <w:t xml:space="preserve">hal-05273594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the Heaviest Conflict-free Sub-DAG in DAG-based DLTs</w:t>
+                <w:t xml:space="preserve">Infinite grid exploration with synchronous myopic robots without chirality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distributed Ledger Technologies : research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (1), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 375, pp.193-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3676286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2025.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273594v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple and General Operational Framework to Deploy Optimal Routes With Source Routing</w:t>
               </w:r>
@@ -823,155 +823,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal exclusive perpetual grid exploration by luminous myopic opaque robots with common chirality</w:t>
+                <w:t xml:space="preserve">Stand Up Indulgent Gathering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 977, pp.114162. </w:t>
+              <w:t xml:space="preserve">, 2023, 939, pp.63-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2023.114162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2022.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206069v1</w:t>
+                <w:t xml:space="preserve">hal-03975261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand Up Indulgent Gathering</w:t>
+                <w:t xml:space="preserve">The agreement power of disagreement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lamani</w:t>
@@ -980,316 +980,316 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 939, pp.63-77. </w:t>
+              <w:t xml:space="preserve">, 2023, 954, pp.113772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2022.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2023.113772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975261v1</w:t>
+                <w:t xml:space="preserve">hal-04026795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The agreement power of disagreement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perpetual torus exploration by myopic luminous robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet-Sefa Ulucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 954, pp.113772. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2023.113772⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 976, pp.114143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2023.114143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026795v1</w:t>
+                <w:t xml:space="preserve">hal-04323448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perpetual torus exploration by myopic luminous robots</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal exclusive perpetual grid exploration by luminous myopic opaque robots with common chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 976, pp.114143. </w:t>
+              <w:t xml:space="preserve">, 2023, 977, pp.114162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2023.114143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2023.114162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323448v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deploying Near-Optimal Delay-Constrained Paths with Segment Routing in Massive-Scale Networks</w:t>
               </w:r>
@@ -1700,1154 +1700,1154 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crash-Tolerant Exploration of Trees by Energy-Sharing Mobile Agents</w:t>
+                <w:t xml:space="preserve">On time-travel planning in dynamic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Principles of Distributed Systems (OPODIS 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2024.9⟩</w:t>
+              <w:t xml:space="preserve">SAND 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Patras, Greece. pp.115501, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2025.115501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883165v1</w:t>
+                <w:t xml:space="preserve">hal-05280684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Color-optimal Self-stabilizing Semi-synchronous Gathering: a Certified Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment se rassembler (avec certitude) quand on est confus et désorienté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bramas</w:t>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+                <w:t xml:space="preserve">Xavier Défago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIROCCO 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988128v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle couture en cas de coupure?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Visibility vs. Memory Trade-Off for Stand-Up Indulgent Gathering on Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirotsugu Kakugawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayaka Kamei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2025–27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structural Information and Communication Complexity. SIROCCO 2025.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schmid, U., Kuznets, R., Jun 2025, Delphi, Greece. pp.159-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-91736-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281841v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment se rassembler (avec certitude) quand on est confus et désorienté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bonnet</w:t>
+                <w:t xml:space="preserve">Quelle couture en cas de coupure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mérindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vissicchio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002153v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Visibility vs. Memory Trade-Off for Stand-Up Indulgent Gathering on Lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qu'est-ce qu'on attend pour converger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Information and Communication Complexity. SIROCCO 2025.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valéry-sur-Somme, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107196v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On time-travel planning in dynamic graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rendez-vous au Point-Dont-On-Ne-Doit-Pas-Calculer-Les-Coordonnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Virginia Aponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Bouverot-Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAND 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280684v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle couture en cas de coupure ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximiser un sous-DAG sans conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Vissicchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valéry-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034829v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qu'on attend pour converger</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crash-Tolerant Exploration of Trees by Energy-Sharing Mobile Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Conference on Principles of Distributed Systems (OPODIS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Lucca, Italy. pp.9:1--9:16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2024.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029380v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendez-vous au Point-Dont-On-Ne-Doit-Pas-Calculer-Les-Coordonnées</w:t>
+                <w:t xml:space="preserve">Quelle couture en cas de coupure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Virginia Aponte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathis Bouverot-Dupuis</w:t>
+                <w:t xml:space="preserve">Pascal Merindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vissicchio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2025–27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002157v1</w:t>
+                <w:t xml:space="preserve">hal-05281841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximiser un sous-DAG sans conflit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deterministic Color-optimal Self-stabilizing Semi-synchronous Gathering: a Certified Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Défago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIROCCO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Delphi, Greece. pp.127-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-91736-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029394v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stand-Up Indulgent Gathering on Rings</w:t>
               </w:r>
@@ -3048,511 +3048,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand-Up Indulgent Gathering on Lines for Myopic Luminous Robots</w:t>
+                <w:t xml:space="preserve">Optimal Asynchronous Perpetual Grid Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sayaka Kamei</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Information Networking and Applications (AINA 2024), 17-19 April 2024, Kitakyushu, Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Kitakyushu, Japan. pp.110-121, </w:t>
+              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems - 26th International Symposium, SSS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toshimitsu Masuzawa; Yoshiaki Katayama; Hirotsugu Kakugawa, Oct 2024, Nagoya, Japan. pp.89-105, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-57853-3_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-74498-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622894v1</w:t>
+                <w:t xml:space="preserve">hal-04620468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Asynchronous Perpetual Grid Exploration</w:t>
+                <w:t xml:space="preserve">Stand-Up Indulgent Gathering on Lines for Myopic Luminous Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirotsugu Kakugawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayaka Kamei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems - 26th International Symposium, SSS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Toshimitsu Masuzawa; Yoshiaki Katayama; Hirotsugu Kakugawa, Oct 2024, Nagoya, Japan. pp.89-105, </w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Information Networking and Applications (AINA 2024), 17-19 April 2024, Kitakyushu, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Kitakyushu, Japan. pp.110-121, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-74498-3_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57853-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620468v1</w:t>
+                <w:t xml:space="preserve">hal-04622894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On n'explore que deux fois</w:t>
+                <w:t xml:space="preserve">Le guide du routard temporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567589v1</w:t>
+                <w:t xml:space="preserve">hal-04565997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le guide du routard temporel</w:t>
+                <w:t xml:space="preserve">On n'explore que deux fois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565997v1</w:t>
+                <w:t xml:space="preserve">hal-04567589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of block mining time distribution on the probability of forks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3584,321 +3584,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Crash-Tolerant Exploration of Trees by Energy Sharing Mobile Agents</w:t>
+                <w:t xml:space="preserve">La ROUTOURNE va tourner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mérindol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Symposium on Algorithmic Foundations of Dynamic Networks (SAND 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622851v1</w:t>
+                <w:t xml:space="preserve">hal-04567055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ROUTOURNE va tourner</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Crash-Tolerant Exploration of Trees by Energy Sharing Mobile Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mérindol</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd Symposium on Algorithmic Foundations of Dynamic Networks (SAND 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Patras, Greece. pp.25:1-25:5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SAND.2024.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567055v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendez-vous avec un lapin</w:t>
+                <w:t xml:space="preserve">Exploration en 3D par des robots désorientés : tu montes en bas ou tu descends en haut ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lamani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085127v1</w:t>
+                <w:t xml:space="preserve">hal-04085120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stand-Up Indulgent Gathering on Lines</w:t>
               </w:r>
@@ -3995,633 +4021,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration en 3D par des robots désorientés : tu montes en bas ou tu descends en haut ?</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Crash-Tolerant Exploration by Energy Sharing Mobile Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lamani</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSS 2023: Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Jersey City, NJ, United States. pp.380-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44274-2_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085120v1</w:t>
+                <w:t xml:space="preserve">hal-04232939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Crash-Tolerant Exploration by Energy Sharing Mobile Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault-adaptive Scheduling for Data Acquisition Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Pelsser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSS 2023: Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 48th Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Daytona Beach, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN58197.2023.10223324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-44274-2_28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04232939v1</w:t>
+                <w:t xml:space="preserve">hal-04297050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-adaptive Scheduling for Data Acquisition Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Offline Constrained Backward Time Travel Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristel Pelsser</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 48th Conference on Local Computer Networks (LCN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Symposium, SSS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Jersey City, NJ, United States. pp.466--480, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44274-2_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN58197.2023.10223324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04297050v1</w:t>
+                <w:t xml:space="preserve">hal-03655239v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline Constrained Backward Time Travel Planning</w:t>
+                <w:t xml:space="preserve">Computing the Heaviest Conflict-Free Sub-DAG in DAG-Based DLTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium, SSS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 5th Conference on Blockchain Research and Applications for Innovative Networks and Services (BRAINS), 11-13 October 2023, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BRAINS59668.2023.10316819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-44274-2_35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03655239v2</w:t>
+                <w:t xml:space="preserve">hal-04625107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the Heaviest Conflict-Free Sub-DAG in DAG-Based DLTs</w:t>
+                <w:t xml:space="preserve">Rendez-vous avec un lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 5th Conference on Blockchain Research and Applications for Innovative Networks and Services (BRAINS), 11-13 October 2023, Paris, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BRAINS59668.2023.10316819⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04625107v1</w:t>
+                <w:t xml:space="preserve">hal-04085127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perpetual Torus Exploration by Myopic Luminous Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet-Sefa Ulucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Clermont-ferrand, France. pp.164-177, </w:t>
@@ -4789,77 +4789,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beedroids: How Luminous Autonomous Swarms of UAVs Can Save the World?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4932,64 +4932,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5030,226 +5030,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui ne se ressemble pas s'assemble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secret-less secured payment system for inter-broker communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Abegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 20th International Symposium on Modeling and Optimization in Mobile, Ad hoc, and Wireless Networks (WiOpt), 19-23 September 2022, Torino, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Turin, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WiOpt56218.2022.9930579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657857v1</w:t>
+                <w:t xml:space="preserve">hal-03979726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secret-less secured payment system for inter-broker communications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qui ne se ressemble pas s'assemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noël</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 20th International Symposium on Modeling and Optimization in Mobile, Ad hoc, and Wireless Networks (WiOpt), 19-23 September 2022, Torino, Italy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/WiOpt56218.2022.9930579⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03979726v1</w:t>
+                <w:t xml:space="preserve">hal-03657857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUPRA, un protocole publish/subscribe distribué</w:t>
               </w:r>
@@ -5324,1252 +5324,1252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Exclusive Perpetual Grid Exploration by Luminous Myopic Opaque Robots with Common Chirality</w:t>
+                <w:t xml:space="preserve">Infinite Grid Exploration by Disoriented Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Distributed Computing and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Nara, Japan. pp.76-85, </w:t>
+              <w:t xml:space="preserve">8th Edition of the International Conference on NETworked and sYStems, NETYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marrakech, Morocco. pp.129-145, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3427796.3427834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67087-0_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130277v1</w:t>
+                <w:t xml:space="preserve">hal-02559612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Exclusive Perpetual Grid Exploration by Luminous Myopic Robots Without Common Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Rauch</w:t>
+                <w:t xml:space="preserve">Computing Delay-Constrained Least-Cost Paths for Segment Routing is Easier Than You Think</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Alfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mérindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Clad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference, NETYS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual, France. pp.95-110, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Network Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Cambridge, United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-91014-3_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NCA51143.2020.9306706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547159v1</w:t>
+                <w:t xml:space="preserve">hal-02993545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand up Indulgent Gathering</w:t>
+                <w:t xml:space="preserve">Optimal Exclusive Perpetual Grid Exploration by Luminous Myopic Opaque Robots with Common Chirality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOSENSORS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Lisbon, Portugal. pp.17-28, </w:t>
+              <w:t xml:space="preserve">International Conference on Distributed Computing and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nara, Japan. pp.76-85, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-89240-1_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3427796.3427834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398848v1</w:t>
+                <w:t xml:space="preserve">hal-03130277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Delay-Constrained Least-Cost Paths for Segment Routing is Easier Than You Think</w:t>
+                <w:t xml:space="preserve">L'Art d'Anticiper les Changements IGP pour Acheminer Optimalement la Patate en Transit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Pelsser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mérindol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 19th International Symposium on Network Computing and Applications (NCA) Nov. 24 2020 to Nov. 27 2020 Cambridge, MA, USA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346071v1</w:t>
+                <w:t xml:space="preserve">hal-03221273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Art d'Anticiper les Changements IGP pour Acheminer Optimalement la Patate en Transit</w:t>
+                <w:t xml:space="preserve">L’Art d’Anticiper les Changements IGP pour Acheminer Optimalement la Patate en Transit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Pelsser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mérindol</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Merindol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">CoRes 2021: 6ème Rencontres Francophones sur la Conception de Protocoles, l’Evaluation de Performance et l’EXpérimentation des Réseaux de Communication, La Rochelle, France, 31 mai - 01 juin 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221273v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Art d’Anticiper les Changements IGP pour Acheminer Optimalement la Patate en Transit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stand up Indulgent Gathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Merindol</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2021: 6ème Rencontres Francophones sur la Conception de Protocoles, l’Evaluation de Performance et l’EXpérimentation des Réseaux de Communication, La Rochelle, France, 31 mai - 01 juin 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALGOSENSORS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Lisbon, Portugal. pp.17-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-89240-1_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245637v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite Grid Exploration by Disoriented Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Exclusive Perpetual Grid Exploration by Luminous Myopic Robots Without Common Chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Edition of the International Conference on NETworked and sYStems, NETYS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Marrakech, Morocco. pp.129-145, </w:t>
+              <w:t xml:space="preserve">9th International Conference, NETYS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual, France. pp.95-110, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-67087-0_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91014-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559612v1</w:t>
+                <w:t xml:space="preserve">hal-03547159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUPRA, a distributed publish/subscribe protocol with blockchain as a conflict resolver</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Agreement Power of Disagreement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noël</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Conference on Blockchain Research and Applications for Innovative Networks and Services (BRAINS), Paris, France, September 27-30 2021 (Virtual Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France. </w:t>
+              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems. SSS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, Sweden. pp.273-288, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BRAINS52497.2021.9569827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91081-5_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956990v1</w:t>
+                <w:t xml:space="preserve">hal-03425761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Agreement Power of Disagreement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SUPRA, a distributed publish/subscribe protocol with blockchain as a conflict resolver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Abegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems. SSS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online, Sweden. pp.273-288, </w:t>
+              <w:t xml:space="preserve">3rd Conference on Blockchain Research and Applications for Innovative Networks and Services (BRAINS), Paris, France, September 27-30 2021 (Virtual Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-91081-5_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BRAINS52497.2021.9569827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425761v1</w:t>
+                <w:t xml:space="preserve">hal-03956990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain using Proof-of-Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Abegg</w:t>
+                <w:t xml:space="preserve">A Fast-Convergence Routing of the Hot-Potato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noël</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Pelsser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mérindol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networked Systems, NETYS 2021, 19-21 May</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE INFOCOM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797885v1</w:t>
+                <w:t xml:space="preserve">hal-03117873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast-Convergence Routing of the Hot-Potato</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
+                <w:t xml:space="preserve">Blockchain using Proof-of-Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Abegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mérindol</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networked Systems, NETYS 2021, 19-21 May</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, France. pp.129-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91014-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117873v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Problème à trois Contraintes : Calcul et Déploiement de Segments de Routage</w:t>
               </w:r>
@@ -6581,77 +6581,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Merindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Pelsser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones les aspects algorithmiques des télécommunications AlgoTel’, La Rochelle, 20-24 septembre 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6670,723 +6670,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment Gagner de l'Argent sans Travailler</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stand Up Indulgent Rendezvous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noël</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Symposium Stabilization, Safety, and Security of Distributed Systems (SSS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Austin, TX, United States. pp.45-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64348-5_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799624v1</w:t>
+                <w:t xml:space="preserve">hal-02961247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand Up Indulgent Rendezvous</w:t>
+                <w:t xml:space="preserve">Finding Water on Poleless using Melomaniac Myopic Chameleon Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium Stabilization, Safety, and Security of Distributed Systems (SSS 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tenth International Conference on Fun with Algorithms (FUN 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Island of Favignana, Trapani, Italy. pp.6:1-6:19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2021.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-64348-5_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02961247v1</w:t>
+                <w:t xml:space="preserve">hal-02559617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Delay-Constrained Least-Cost Paths for Segment Routing is Easier Than You Think</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers l'infini et au delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Network Computing and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, On-Line, France</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993545v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Water on Poleless using Melomaniac Myopic Chameleon Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment Gagner de l'Argent sans Travailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Abegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Fun with Algorithms (FUN 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2021.6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02559617v1</w:t>
+                <w:t xml:space="preserve">hal-02799624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'infini et au delà</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Network Attachment Delay of Mobile Devices in the Industrial Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Teles Hermeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Ad Hoc Networks and Wireless (ADHOC-NOW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Luxembourg, Luxembourg. pp.90-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31831-4_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791601v1</w:t>
+                <w:t xml:space="preserve">hal-02323215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Network Attachment Delay of Mobile Devices in the Industrial Internet of Things</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les 4 Robots Fantastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ad Hoc Networks and Wireless (ADHOC-NOW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-31831-4_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02323215v1</w:t>
+                <w:t xml:space="preserve">hal-02123870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief Announcement: Infinite Grid Exploration by Disoriented Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Colloquium on Structural Information and Communication Complexity SIROCCO 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, L'Aquila, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7405,667 +7362,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les 4 Robots Fantastiques</w:t>
+                <w:t xml:space="preserve">Infinite Grid Exploration by Disoriented Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Colloquium, SIROCCO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, L'Aquila, Italy. pp.340-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-24922-9_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123870v1</w:t>
+                <w:t xml:space="preserve">hal-04751905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite Grid Exploration by Disoriented Robots</w:t>
+                <w:t xml:space="preserve">Distributed Online Data Aggregation in Dynamic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Colloquium, SIROCCO 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NETYS 2019 - 7th International Conference on Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marrakech, Morocco. pp.365-380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31277-0_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-24922-9_25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04751905v1</w:t>
+                <w:t xml:space="preserve">hal-02394962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Online Data Aggregation in Dynamic Graphs</w:t>
+                <w:t xml:space="preserve">The Stability and the Security of the Tangle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETYS 2019 - 7th International Conference on Networked Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Blockchain Economics, Security and Protocols (Tokenomics 2019) 6-7 mai 2019, PAris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/OASIcs.Tokenomics.2019.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-31277-0_24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02394962v1</w:t>
+                <w:t xml:space="preserve">hal-04750872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Stability and the Security of the Tangle</w:t>
+                <w:t xml:space="preserve">La Croissance de l'Enchevêtrement dans la Cryptomonnaie IOTA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Blockchain Economics, Security and Protocols (Tokenomics 2019) 6-7 mai 2019, PAris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/OASIcs.Tokenomics.2019.8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04750872v1</w:t>
+                <w:t xml:space="preserve">hal-01787211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Croissance de l'Enchevêtrement dans la Cryptomonnaie IOTA</w:t>
+                <w:t xml:space="preserve">La Stabilité de l'Enchevêtrement dans la Cryptomonnaie IOTA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787211v1</w:t>
+                <w:t xml:space="preserve">hal-01782959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Stabilité de l'Enchevêtrement dans la Cryptomonnaie IOTA</w:t>
+                <w:t xml:space="preserve">Arbitrary Pattern Formation with Four Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSS 2018 - 20th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.333-348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782959v1</w:t>
+                <w:t xml:space="preserve">hal-02076496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary Pattern Formation with Four Robots</w:t>
+                <w:t xml:space="preserve">Les Vertus Énergétiques de l'Inondation à Pleine Puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSS 2018 - 20th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02076496v1</w:t>
+                <w:t xml:space="preserve">hal-01518553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrégation Distribuée de Données dans les Réseaux Dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8097,1191 +8054,1109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Vertus Énergétiques de l'Inondation à Pleine Puissance</w:t>
+                <w:t xml:space="preserve">Probabilistic Asynchronous Arbitrary Pattern Formation (Short Paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France. pp.88-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49259-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518553v1</w:t>
+                <w:t xml:space="preserve">hal-01491832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packet Efficient Implementation of the Omega Failure Detector</w:t>
+                <w:t xml:space="preserve">Benchmarking Energy-Efficient Broadcast Protocols in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networked Systems - Fourth International Conference (NETYS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49259-9_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01491817v1</w:t>
+                <w:t xml:space="preserve">hal-01349075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Energy-Efficient Broadcast Protocols in Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">Packet Efficient Implementation of the Omega Failure Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianne Foreback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networked Systems - Fourth International Conference (NETYS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France. pp.70-87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49259-9_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349075v1</w:t>
+                <w:t xml:space="preserve">hal-01491817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Asynchronous Arbitrary Pattern Formation (Short Paper)</w:t>
+                <w:t xml:space="preserve">Brief announcement: Probabilistic Asynchronous Arbitrary Pattern Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Conference on Principles of Distributed Computing (PODC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49259-9_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01491832v1</w:t>
+                <w:t xml:space="preserve">hal-01349087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief announcement: Probabilistic Asynchronous Arbitrary Pattern Formation</w:t>
+                <w:t xml:space="preserve">Formation de Motifs Géométriques Arbitraires par des Robots Désorientés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Conference on Principles of Distributed Computing (PODC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Chicago, United States</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349087v1</w:t>
+                <w:t xml:space="preserve">hal-01302912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation de Motifs Géométriques Arbitraires par des Robots Désorientés</w:t>
+                <w:t xml:space="preserve">The Random Bit Complexity of Mobile Robots Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ad-hoc, Mobile, and Wireless Networks - 14th International Conference, ADHOC-NOW 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Athènes, Greece. pp.210-224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19662-6_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302912v1</w:t>
+                <w:t xml:space="preserve">hal-01135398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiSeBat: Accurate Energy Benchmarking of Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">The Complexity of Data Aggregation in Static and Dynamic Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Forum on specification and Design Languages (FDL 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FDL.2015.7306084⟩</w:t>
+              <w:t xml:space="preserve">The International Conference on Stabilization, Safety, and Security in Distributed Systems (SSS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Edmonton, Canada. pp.36-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-21741-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213325v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wait-free Gathering without Chirality</w:t>
+                <w:t xml:space="preserve">Agréger Rapidement des Données est Difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIROCCO 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montserrat, Spain</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213285v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Random Bit Complexity of Mobile Robots Scattering</w:t>
+                <w:t xml:space="preserve">De la Survie Énergétique des Réseaux de Capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Fadhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad-hoc, Mobile, and Wireless Networks - 14th International Conference, ADHOC-NOW 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135398v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complexity of Data Aggregation in Static and Dynamic Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">WiSeBat: Accurate Energy Benchmarking of Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Fadhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Stabilization, Safety, and Security in Distributed Systems (SSS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Edmonton, Canada. pp.36-50, </w:t>
+              <w:t xml:space="preserve">The Forum on specification and Design Languages (FDL 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain. pp.1--8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-21741-3_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FDL.2015.7306084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213269v1</w:t>
+                <w:t xml:space="preserve">hal-01213325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agréger Rapidement des Données est Difficile</w:t>
+                <w:t xml:space="preserve">Wait-free Gathering without Chirality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
+              <w:t xml:space="preserve">SIROCCO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montserrat, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144458v1</w:t>
+                <w:t xml:space="preserve">hal-01213285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la Survie Énergétique des Réseaux de Capteurs</w:t>
-[...123 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir séparateur d'une pièce de monnaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9290,51 +9165,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9344,133 +9219,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief announcement: Distributed Online Data Aggregation in Dynamic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Distributed Computing Systems (ICDCS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nara, Japan. IEEE, pp.747-748, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDCS.2016.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9480,120 +9355,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Choose Its Parents in the Tangle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidal Attias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networked Systems. 7th International Conference, NETYS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.275-280, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-31277-0_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9603,65 +9478,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for an Eventually-Emerging Black Hole in Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9669,412 +9544,412 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">77 Shades of Grey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus in Systems with Eventual Quiescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand-Up Indulgent Gathering on Lines</w:t>
+                <w:t xml:space="preserve">Computing the Heaviest Conflict-free Sub-DAG in DAG-based DLTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064162v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the Heaviest Conflict-free Sub-DAG in DAG-based DLTs</w:t>
+                <w:t xml:space="preserve">Stand-Up Indulgent Gathering on Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayaka Kamei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203000v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple and General Operational Framework to Deploy Optimal Routes with Source Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10096,135 +9971,135 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mérindol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and Secure TSA for the Tangle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The agreement power of disagreement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10246,73 +10121,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain using Proof-of-Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Abegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10334,276 +10209,276 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479891v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the improvement of the in-place merge algorithm parallelization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+                <w:t xml:space="preserve">Stateless Distributed Ledgers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Défago</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613668v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stateless Distributed Ledgers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bonnet</w:t>
+                <w:t xml:space="preserve">On the improvement of the in-place merge algorithm parallelization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872146v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stability and the Security of the Tangle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716111v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10613,51 +10488,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUPRA, a distributed publish/subscribe protocol with blockchain as a conflict resolver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Abegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10696,509 +10571,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Unistra; Transchain. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Online Data Aggregation in Dynamic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Sorbonne Universités, UPMC Univ Paris 06, CNRS, LIP6 UMR 7606, 4 place Jussieu 75005 Paris.; Osaka University, Japan. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264285v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packet Efficient Implementation of the Omega Failure Detector</w:t>
+                <w:t xml:space="preserve">The Random Bit Complexity of Mobile Robots Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] UPMC Université Paris VI; Kent State University. 2015</w:t>
+              <w:t xml:space="preserve">[Research Report] Université Pierre et Marie Curie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153111v2</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866048v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Random Bit Complexity of Mobile Robots Scattering</w:t>
+                <w:t xml:space="preserve">Probabilistic Asynchronous Arbitrary Pattern Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université Pierre et Marie Curie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866048v2</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184532v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Asynchronous Arbitrary Pattern Formation</w:t>
+                <w:t xml:space="preserve">Packet Efficient Implementation of the Omega Failure Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianne Foreback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Université Pierre et Marie Curie. 2015</w:t>
+              <w:t xml:space="preserve">[Research Report] UPMC Université Paris VI; Kent State University. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184532v4</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153111v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-centric wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Data Structures and Algorithms [cs.DS]. Université Pierre et Marie Curie - Paris VI, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016PA066309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01380583v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11208,177 +11083,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Computing and Intelligent Technology - 21st International Conference, ICDCIT 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bapi Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bapi Chatterjee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+                <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partha Sarathi Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Computing and Intelligent Technology ICDCIT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15507, Springer Nature Switzerland, 2025, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-81404-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId221"/>
+      <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11446,51 +11321,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41E0C17D"/>
+    <w:nsid w:val="B8E38FFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11594,51 +11469,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BD95FB1B"/>
+    <w:nsid w:val="B7F09530"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11828,51 +11703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-bramas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0612-5616" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197916139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icube-reseaux.unistra.fr/fr/index.php/Accueil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05524331v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bramas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotsugu Kakugawa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayaka Kamei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lamani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fukuhito Ooshita" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxag015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.05.031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676286" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966794v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Luttringer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;rindol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3534332" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04683560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114796" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975261v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.10.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.113772" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04323448v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Darwich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet-Sefa Ulucan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114143" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alfroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02084539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Foreback" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Nesterenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9856-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01419900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2016.12.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054117500083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04883165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimitsu Masuzawa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2024.9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988128v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;fago" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91736-3_8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05281841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merindol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vissicchio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002153v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05107196v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91736-3_10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05280684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115501" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029380v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leli&#232;vre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002157v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Virginia Aponte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bouverot-Dupuis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622895v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60603-8_7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAND.2024.7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_10" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04620468v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74498-3_6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567589v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622851v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAND.2024.25" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567055v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04232951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44274-2_34" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085120v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04232939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44274-2_28" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Stein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Colombo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Pelsser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN58197.2023.10223324" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655239v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44274-2_35" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625107v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRAINS59668.2023.10316819" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04403537v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21017-4_11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979723v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Abegg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brugi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491003.3491022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03746703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2022.7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657044v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rauch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4640462" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657857v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979726v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOpt56218.2022.9930579" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655344v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03130277v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427796.3427834" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91014-3_7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03398848v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89240-1_2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346071v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306706" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245637v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67087-0_9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956990v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRAINS52497.2021.9569827" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03425761v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91081-5_18" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797885v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91014-3_9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117873v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799624v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961247v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64348-5_4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993545v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559617v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2021.6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02791601v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323215v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Teles Hermeto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145822v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751905v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24922-9_25" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02394962v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31277-0_24" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750872v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.Tokenomics.2019.8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787211v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782959v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076496v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_22" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518548v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518553v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491817v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349075v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349087v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302912v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213325v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Dron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Fadhl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hachicha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2015.7306084" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213285v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01135398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19662-6_15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213269v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21741-3_3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01144458v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144309v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985322v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349094v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2016.55" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499047v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Attias" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31277-0_18" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517896v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05504522v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273579v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064162v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308675v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400572v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381747v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479891v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02613668v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716111v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139523v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264285v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153111v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00866048v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184532v4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01380583v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA066309" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889714v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapi Chatterjee" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Sarathi Mandal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81404-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-bramas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0612-5616" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197916139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icube-reseaux.unistra.fr/fr/index.php/Accueil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05524331v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bramas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotsugu Kakugawa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayaka Kamei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lamani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fukuhito Ooshita" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxag015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273594v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676286" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.05.031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966794v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Luttringer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;rindol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3534332" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04683560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114796" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.10.015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.113772" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04323448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Darwich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet-Sefa Ulucan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114162" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alfroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02084539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Foreback" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Nesterenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9856-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01419900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2016.12.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054117500083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05280684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115501" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;fago" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05107196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91736-3_10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034829v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vissicchio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leli&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Virginia Aponte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bouverot-Dupuis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04883165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimitsu Masuzawa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2024.9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05281841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merindol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91736-3_8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622895v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60603-8_7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAND.2024.7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04620468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74498-3_6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567055v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAND.2024.25" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04232951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44274-2_34" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04232939v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44274-2_28" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297050v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Stein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Colombo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Pelsser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN58197.2023.10223324" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655239v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44274-2_35" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRAINS59668.2023.10316819" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04403537v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21017-4_11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979723v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Abegg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brugi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491003.3491022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03746703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2022.7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657044v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rauch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4640462" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOpt56218.2022.9930579" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655344v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559612v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67087-0_9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306706" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03130277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427796.3427834" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221273v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245637v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03398848v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89240-1_2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547159v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91014-3_7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03425761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91081-5_18" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956990v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRAINS52497.2021.9569827" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117873v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797885v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91014-3_9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961247v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64348-5_4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559617v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2021.6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02791601v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Teles Hermeto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123870v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145822v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751905v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24922-9_25" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02394962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31277-0_24" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750872v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.Tokenomics.2019.8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787211v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782959v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076496v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_22" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518553v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518548v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349075v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491817v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01135398v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19662-6_15" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213269v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21741-3_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01144458v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144309v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Dron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Fadhl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hachicha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213325v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2015.7306084" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985322v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349094v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2016.55" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499047v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Attias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31277-0_18" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517896v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05504522v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273579v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203000v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064162v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308675v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381747v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479891v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872146v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02613668v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716111v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139523v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264285v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00866048v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184532v4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153111v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01380583v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA066309" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889714v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapi Chatterjee" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Sarathi Mandal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81404-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>