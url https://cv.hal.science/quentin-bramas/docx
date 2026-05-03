--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1520,7636 +1520,7852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complexity of data aggregation in static and dynamic wireless sensor networks</w:t>
+                <w:t xml:space="preserve">The Random Bit Complexity of Mobile Robot Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 255 (3), pp.369-383. </w:t>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (2), pp.111-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ic.2016.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0129054117500083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419900v1</w:t>
+                <w:t xml:space="preserve">hal-01349017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Random Bit Complexity of Mobile Robot Scattering</w:t>
+                <w:t xml:space="preserve">The complexity of data aggregation in static and dynamic wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (2), pp.111-133. </w:t>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 255 (3), pp.369-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129054117500083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349017v1</w:t>
+                <w:t xml:space="preserve">hal-01419900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (72)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On time-travel planning in dynamic graphs</w:t>
+                <w:t xml:space="preserve">77 nuances de couleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAND 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2026 — 28es Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280684v1</w:t>
+                <w:t xml:space="preserve">hal-05599789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment se rassembler (avec certitude) quand on est confus et désorienté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Les Seigneurs des Anneaux Dangereux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2026 — 28es Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002153v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Visibility vs. Memory Trade-Off for Stand-Up Indulgent Gathering on Lines</w:t>
+                <w:t xml:space="preserve">On time-travel planning in dynamic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Information and Communication Complexity. SIROCCO 2025.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-91736-3_10⟩</w:t>
+              <w:t xml:space="preserve">SAND 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Patras, Greece. pp.115501, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2025.115501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107196v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle couture en cas de coupure ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mérindol</w:t>
+                <w:t xml:space="preserve">Comment se rassembler (avec certitude) quand on est confus et désorienté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Défago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034829v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qu'on attend pour converger</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Visibility vs. Memory Trade-Off for Stand-Up Indulgent Gathering on Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirotsugu Kakugawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayaka Kamei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structural Information and Communication Complexity. SIROCCO 2025.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schmid, U., Kuznets, R., Jun 2025, Delphi, Greece. pp.159-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-91736-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029380v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendez-vous au Point-Dont-On-Ne-Doit-Pas-Calculer-Les-Coordonnées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathis Bouverot-Dupuis</w:t>
+                <w:t xml:space="preserve">Quelle couture en cas de coupure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mérindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vissicchio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002157v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximiser un sous-DAG sans conflit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qu'est-ce qu'on attend pour converger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint Valéry-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029394v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crash-Tolerant Exploration of Trees by Energy-Sharing Mobile Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rendez-vous au Point-Dont-On-Ne-Doit-Pas-Calculer-Les-Coordonnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Virginia Aponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Bouverot-Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Principles of Distributed Systems (OPODIS 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883165v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle couture en cas de coupure?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximiser un sous-DAG sans conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Vissicchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2025–27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Saint-Valery-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valéry-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281841v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Color-optimal Self-stabilizing Semi-synchronous Gathering: a Certified Algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crash-Tolerant Exploration of Trees by Energy-Sharing Mobile Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIROCCO 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-91736-3_8⟩</w:t>
+              <w:t xml:space="preserve">28th International Conference on Principles of Distributed Systems (OPODIS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Lucca, Italy. pp.9:1--9:16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2024.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988128v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand-Up Indulgent Gathering on Rings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle couture en cas de coupure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Merindol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vissicchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Structural Information and Communication Complexity (SIROCCO 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2025–27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint-Valery-sur-Somme, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622895v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Space-Time Travel Planning in Dynamic Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deterministic Color-optimal Self-stabilizing Semi-synchronous Gathering: a Certified Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Défago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Symposium on Algorithmic Foundations of Dynamic Networks (SAND 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SAND.2024.7⟩</w:t>
+              <w:t xml:space="preserve">SIROCCO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Delphi, Greece. pp.127-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-91736-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622850v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Asynchronous Perpetual Grid Exploration</w:t>
+                <w:t xml:space="preserve">Stand-Up Indulgent Gathering on Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayaka Kamei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems - 26th International Symposium, SSS 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-74498-3_6⟩</w:t>
+              <w:t xml:space="preserve">International Colloquium on Structural Information and Communication Complexity (SIROCCO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vietri sul Mare, Italy. pp.119-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-60603-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620468v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand-Up Indulgent Gathering on Lines for Myopic Luminous Robots</w:t>
+                <w:t xml:space="preserve">Online Space-Time Travel Planning in Dynamic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Information Networking and Applications (AINA 2024), 17-19 April 2024, Kitakyushu, Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-57853-3_10⟩</w:t>
+              <w:t xml:space="preserve">3rd Symposium on Algorithmic Foundations of Dynamic Networks (SAND 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Patras, Greece. pp.7:1-7:14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SAND.2024.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622894v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le guide du routard temporel</w:t>
+                <w:t xml:space="preserve">Stand-Up Indulgent Gathering on Lines for Myopic Luminous Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirotsugu Kakugawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayaka Kamei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advanced Information Networking and Applications (AINA 2024), 17-19 April 2024, Kitakyushu, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Kitakyushu, Japan. pp.110-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57853-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565997v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On n'explore que deux fois</w:t>
+                <w:t xml:space="preserve">Optimal Asynchronous Perpetual Grid Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems - 26th International Symposium, SSS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toshimitsu Masuzawa; Yoshiaki Katayama; Hirotsugu Kakugawa, Oct 2024, Nagoya, Japan. pp.89-105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-74498-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567589v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of block mining time distribution on the probability of forks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On n'explore que deux fois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BRAINS; 5th Conference on Blockchain Research &amp; Applications for Innovative Networks and Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675227v1</w:t>
+                <w:t xml:space="preserve">hal-04567589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ROUTOURNE va tourner</w:t>
+                <w:t xml:space="preserve">Le guide du routard temporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mérindol</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567055v2</w:t>
+                <w:t xml:space="preserve">hal-04565997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Crash-Tolerant Exploration of Trees by Energy Sharing Mobile Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of block mining time distribution on the probability of forks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Symposium on Algorithmic Foundations of Dynamic Networks (SAND 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BRAINS; 5th Conference on Blockchain Research &amp; Applications for Innovative Networks and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622851v1</w:t>
+                <w:t xml:space="preserve">hal-04675227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration en 3D par des robots désorientés : tu montes en bas ou tu descends en haut ?</w:t>
+                <w:t xml:space="preserve">La ROUTOURNE va tourner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lamani</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mérindol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
+              <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085120v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand-Up Indulgent Gathering on Lines</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Crash-Tolerant Exploration of Trees by Energy Sharing Mobile Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lamani</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSS 2023: Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-44274-2_34⟩</w:t>
+              <w:t xml:space="preserve">3rd Symposium on Algorithmic Foundations of Dynamic Networks (SAND 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Patras, Greece. pp.25:1-25:5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SAND.2024.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232951v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Crash-Tolerant Exploration by Energy Sharing Mobile Agents</w:t>
+                <w:t xml:space="preserve">Exploration en 3D par des robots désorientés : tu montes en bas ou tu descends en haut ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSS 2023: Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232939v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-adaptive Scheduling for Data Acquisition Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stand-Up Indulgent Gathering on Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristel Pelsser</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayaka Kamei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 48th Conference on Local Computer Networks (LCN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCN58197.2023.10223324⟩</w:t>
+              <w:t xml:space="preserve">SSS 2023: Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Jersey City, NJ, United States. pp.451-465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44274-2_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297050v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline Constrained Backward Time Travel Planning</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Crash-Tolerant Exploration by Energy Sharing Mobile Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium, SSS 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-44274-2_35⟩</w:t>
+              <w:t xml:space="preserve">SSS 2023: Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Jersey City, NJ, United States. pp.380-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44274-2_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655239v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the Heaviest Conflict-Free Sub-DAG in DAG-Based DLTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault-adaptive Scheduling for Data Acquisition Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Pelsser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 5th Conference on Blockchain Research and Applications for Innovative Networks and Services (BRAINS), 11-13 October 2023, Paris, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BRAINS59668.2023.10316819⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE 48th Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Daytona Beach, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN58197.2023.10223324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625107v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendez-vous avec un lapin</w:t>
+                <w:t xml:space="preserve">Offline Constrained Backward Time Travel Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lamani</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Symposium, SSS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Jersey City, NJ, United States. pp.466--480, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44274-2_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085127v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655239v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perpetual Torus Exploration by Myopic Luminous Robots</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing the Heaviest Conflict-Free Sub-DAG in DAG-Based DLTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-21017-4_11⟩</w:t>
+              <w:t xml:space="preserve">2023 5th Conference on Blockchain Research and Applications for Innovative Networks and Services (BRAINS), 11-13 October 2023, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BRAINS59668.2023.10316819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403537v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Publish/Subscribe Protocol with Minimum Number of Encryption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rendez-vous avec un lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noël</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Distributed Computing and Networking, 4-7th January, 2022. New Delhi (Held Virtually)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979723v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beedroids: How Luminous Autonomous Swarms of UAVs Can Save the World?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perpetual Torus Exploration by Myopic Luminous Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet-Sefa Ulucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUN : Conference on Fun with Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2022.7⟩</w:t>
+              <w:t xml:space="preserve">Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Clermont-ferrand, France. pp.164-177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21017-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746703v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration perpétuelle : ça s'en va et ça revient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Rauch</w:t>
+                <w:t xml:space="preserve">Distributed Publish/Subscribe Protocol with Minimum Number of Encryption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Abegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lamani</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4640462⟩</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Distributed Computing and Networking, 4-7th January, 2022. New Delhi (Held Virtually)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computing Machinery, Jan 2022, New Delhi, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3491003.3491022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657044v2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secret-less secured payment system for inter-broker communications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beedroids: How Luminous Autonomous Swarms of UAVs Can Save the World?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noël</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 20th International Symposium on Modeling and Optimization in Mobile, Ad hoc, and Wireless Networks (WiOpt), 19-23 September 2022, Torino, Italy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/WiOpt56218.2022.9930579⟩</w:t>
+              <w:t xml:space="preserve">FUN : Conference on Fun with Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Island of Favignana, Sicily, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2022.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979726v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui ne se ressemble pas s'assemble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration perpétuelle : ça s'en va et ça revient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lamani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4640462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657857v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUPRA, un protocole publish/subscribe distribué</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qui ne se ressemble pas s'assemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655344v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite Grid Exploration by Disoriented Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secret-less secured payment system for inter-broker communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Abegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Edition of the International Conference on NETworked and sYStems, NETYS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-67087-0_9⟩</w:t>
+              <w:t xml:space="preserve">2022 20th International Symposium on Modeling and Optimization in Mobile, Ad hoc, and Wireless Networks (WiOpt), 19-23 September 2022, Torino, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Turin, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WiOpt56218.2022.9930579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559612v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Delay-Constrained Least-Cost Paths for Segment Routing is Easier Than You Think</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mérindol</w:t>
+                <w:t xml:space="preserve">SUPRA, un protocole publish/subscribe distribué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Abegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Network Computing and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993545v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Exclusive Perpetual Grid Exploration by Luminous Myopic Opaque Robots with Common Chirality</w:t>
+                <w:t xml:space="preserve">Infinite Grid Exploration by Disoriented Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Distributed Computing and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3427796.3427834⟩</w:t>
+              <w:t xml:space="preserve">8th Edition of the International Conference on NETworked and sYStems, NETYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marrakech, Morocco. pp.129-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67087-0_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130277v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Art d'Anticiper les Changements IGP pour Acheminer Optimalement la Patate en Transit</w:t>
+                <w:t xml:space="preserve">Computing Delay-Constrained Least-Cost Paths for Segment Routing is Easier Than You Think</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Alfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mérindol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Clad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Network Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Cambridge, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA51143.2020.9306706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221273v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Art d’Anticiper les Changements IGP pour Acheminer Optimalement la Patate en Transit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Exclusive Perpetual Grid Exploration by Luminous Myopic Opaque Robots with Common Chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Merindol</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2021: 6ème Rencontres Francophones sur la Conception de Protocoles, l’Evaluation de Performance et l’EXpérimentation des Réseaux de Communication, La Rochelle, France, 31 mai - 01 juin 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Distributed Computing and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nara, Japan. pp.76-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3427796.3427834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245637v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand up Indulgent Gathering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'Art d'Anticiper les Changements IGP pour Acheminer Optimalement la Patate en Transit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Pelsser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mérindol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOSENSORS 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398848v1</w:t>
+                <w:t xml:space="preserve">hal-03221273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Exclusive Perpetual Grid Exploration by Luminous Myopic Robots Without Common Chirality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stand up Indulgent Gathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference, NETYS 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-91014-3_7⟩</w:t>
+              <w:t xml:space="preserve">ALGOSENSORS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Lisbon, Portugal. pp.17-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-89240-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547159v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Agreement Power of Disagreement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Exclusive Perpetual Grid Exploration by Luminous Myopic Robots Without Common Chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lamani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems. SSS 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-91081-5_18⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference, NETYS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual, France. pp.95-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91014-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425761v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUPRA, a distributed publish/subscribe protocol with blockchain as a conflict resolver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Abegg</w:t>
+                <w:t xml:space="preserve">L’Art d’Anticiper les Changements IGP pour Acheminer Optimalement la Patate en Transit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noël</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Pelsser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Merindol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Conference on Blockchain Research and Applications for Innovative Networks and Services (BRAINS), Paris, France, September 27-30 2021 (Virtual Conference)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CoRes 2021: 6ème Rencontres Francophones sur la Conception de Protocoles, l’Evaluation de Performance et l’EXpérimentation des Réseaux de Communication, La Rochelle, France, 31 mai - 01 juin 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956990v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast-Convergence Routing of the Hot-Potato</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Agreement Power of Disagreement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mérindol</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems. SSS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, Sweden. pp.273-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91081-5_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117873v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain using Proof-of-Interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">SUPRA, a distributed publish/subscribe protocol with blockchain as a conflict resolver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Abegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networked Systems, NETYS 2021, 19-21 May</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-91014-3_9⟩</w:t>
+              <w:t xml:space="preserve">3rd Conference on Blockchain Research and Applications for Innovative Networks and Services (BRAINS), Paris, France, September 27-30 2021 (Virtual Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BRAINS52497.2021.9569827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797885v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Problème à trois Contraintes : Calcul et Déploiement de Segments de Routage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Merindol</w:t>
+                <w:t xml:space="preserve">Blockchain using Proof-of-Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Abegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristel Pelsser</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones les aspects algorithmiques des télécommunications AlgoTel’, La Rochelle, 20-24 septembre 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networked Systems, NETYS 2021, 19-21 May</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, France. pp.129-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91014-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797875v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand Up Indulgent Rendezvous</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fast-Convergence Routing of the Hot-Potato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Pelsser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mérindol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium Stabilization, Safety, and Security of Distributed Systems (SSS 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE INFOCOM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961247v1</w:t>
+                <w:t xml:space="preserve">hal-03117873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Water on Poleless using Melomaniac Myopic Chameleon Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Problème à trois Contraintes : Calcul et Déploiement de Segments de Routage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Alfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Merindol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Pelsser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Fun with Algorithms (FUN 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones les aspects algorithmiques des télécommunications AlgoTel’, La Rochelle, 20-24 septembre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559617v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'infini et au delà</w:t>
+                <w:t xml:space="preserve">Stand Up Indulgent Rendezvous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Symposium Stabilization, Safety, and Security of Distributed Systems (SSS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Austin, TX, United States. pp.45-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64348-5_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791601v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment Gagner de l'Argent sans Travailler</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding Water on Poleless using Melomaniac Myopic Chameleon Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noël</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tenth International Conference on Fun with Algorithms (FUN 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Island of Favignana, Trapani, Italy. pp.6:1-6:19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2021.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799624v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Network Attachment Delay of Mobile Devices in the Industrial Internet of Things</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers l'infini et au delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ad Hoc Networks and Wireless (ADHOC-NOW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323215v1</w:t>
+                <w:t xml:space="preserve">hal-02791601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les 4 Robots Fantastiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment Gagner de l'Argent sans Travailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Abegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123870v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Infinite Grid Exploration by Disoriented Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Network Attachment Delay of Mobile Devices in the Industrial Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Teles Hermeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Colloquium on Structural Information and Communication Complexity SIROCCO 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Ad Hoc Networks and Wireless (ADHOC-NOW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Luxembourg, Luxembourg. pp.90-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31831-4_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145822v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite Grid Exploration by Disoriented Robots</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Infinite Grid Exploration by Disoriented Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Colloquium, SIROCCO 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th International Colloquium on Structural Information and Communication Complexity SIROCCO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, L'Aquila, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751905v1</w:t>
+                <w:t xml:space="preserve">hal-02145822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Online Data Aggregation in Dynamic Graphs</w:t>
+                <w:t xml:space="preserve">Les 4 Robots Fantastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETYS 2019 - 7th International Conference on Networked Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394962v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Stability and the Security of the Tangle</w:t>
+                <w:t xml:space="preserve">Infinite Grid Exploration by Disoriented Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Blockchain Economics, Security and Protocols (Tokenomics 2019) 6-7 mai 2019, PAris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/OASIcs.Tokenomics.2019.8⟩</w:t>
+              <w:t xml:space="preserve">26th International Colloquium, SIROCCO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, L'Aquila, Italy. pp.340-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-24922-9_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750872v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Croissance de l'Enchevêtrement dans la Cryptomonnaie IOTA</w:t>
+                <w:t xml:space="preserve">Distributed Online Data Aggregation in Dynamic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NETYS 2019 - 7th International Conference on Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marrakech, Morocco. pp.365-380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31277-0_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787211v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Stabilité de l'Enchevêtrement dans la Cryptomonnaie IOTA</w:t>
+                <w:t xml:space="preserve">The Stability and the Security of the Tangle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Blockchain Economics, Security and Protocols (Tokenomics 2019) 6-7 mai 2019, PAris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/OASIcs.Tokenomics.2019.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782959v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary Pattern Formation with Four Robots</w:t>
+                <w:t xml:space="preserve">La Croissance de l'Enchevêtrement dans la Cryptomonnaie IOTA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSS 2018 - 20th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076496v1</w:t>
+                <w:t xml:space="preserve">hal-01787211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Vertus Énergétiques de l'Inondation à Pleine Puissance</w:t>
+                <w:t xml:space="preserve">La Stabilité de l'Enchevêtrement dans la Cryptomonnaie IOTA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518553v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation Distribuée de Données dans les Réseaux Dynamiques</w:t>
+                <w:t xml:space="preserve">Arbitrary Pattern Formation with Four Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSS 2018 - 20th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.333-348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518548v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Asynchronous Arbitrary Pattern Formation (Short Paper)</w:t>
+                <w:t xml:space="preserve">Les Vertus Énergétiques de l'Inondation à Pleine Puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491832v1</w:t>
+                <w:t xml:space="preserve">hal-01518553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Energy-Efficient Broadcast Protocols in Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">Agrégation Distribuée de Données dans les Réseaux Dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networked Systems - Fourth International Conference (NETYS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Marakech, Morocco</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349075v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packet Efficient Implementation of the Omega Failure Detector</w:t>
+                <w:t xml:space="preserve">Benchmarking Energy-Efficient Broadcast Protocols in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Networked Systems - Fourth International Conference (NETYS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491817v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief announcement: Probabilistic Asynchronous Arbitrary Pattern Formation</w:t>
+                <w:t xml:space="preserve">Probabilistic Asynchronous Arbitrary Pattern Formation (Short Paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Conference on Principles of Distributed Computing (PODC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France. pp.88-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49259-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349087v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation de Motifs Géométriques Arbitraires par des Robots Désorientés</w:t>
+                <w:t xml:space="preserve">Packet Efficient Implementation of the Omega Failure Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianne Foreback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France. pp.70-87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49259-9_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302912v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Random Bit Complexity of Mobile Robots Scattering</w:t>
+                <w:t xml:space="preserve">Brief announcement: Probabilistic Asynchronous Arbitrary Pattern Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad-hoc, Mobile, and Wireless Networks - 14th International Conference, ADHOC-NOW 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Conference on Principles of Distributed Computing (PODC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135398v1</w:t>
+                <w:t xml:space="preserve">hal-01349087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complexity of Data Aggregation in Static and Dynamic Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">Formation de Motifs Géométriques Arbitraires par des Robots Désorientés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Stabilization, Safety, and Security in Distributed Systems (SSS 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213269v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agréger Rapidement des Données est Difficile</w:t>
+                <w:t xml:space="preserve">The Random Bit Complexity of Mobile Robots Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ad-hoc, Mobile, and Wireless Networks - 14th International Conference, ADHOC-NOW 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Athènes, Greece. pp.210-224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19662-6_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144458v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la Survie Énergétique des Réseaux de Capteurs</w:t>
+                <w:t xml:space="preserve">The Complexity of Data Aggregation in Static and Dynamic Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Conference on Stabilization, Safety, and Security in Distributed Systems (SSS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Edmonton, Canada. pp.36-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-21741-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144309v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiSeBat: Accurate Energy Benchmarking of Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">Agréger Rapidement des Données est Difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Forum on specification and Design Languages (FDL 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213325v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wait-free Gathering without Chirality</w:t>
+                <w:t xml:space="preserve">De la Survie Énergétique des Réseaux de Capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Fadhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIROCCO 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montserrat, Spain</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213285v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WiSeBat: Accurate Energy Benchmarking of Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Fadhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Forum on specification and Design Languages (FDL 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain. pp.1--8, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FDL.2015.7306084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wait-free Gathering without Chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIROCCO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montserrat, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir séparateur d'une pièce de monnaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9165,51 +9381,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9219,133 +9435,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief announcement: Distributed Online Data Aggregation in Dynamic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Distributed Computing Systems (ICDCS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nara, Japan. IEEE, pp.747-748, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDCS.2016.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9355,120 +9571,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Choose Its Parents in the Tangle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidal Attias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networked Systems. 7th International Conference, NETYS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.275-280, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31277-0_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9478,65 +9694,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for an Eventually-Emerging Black Hole in Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9544,73 +9760,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">77 Shades of Grey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9658,197 +9874,197 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus in Systems with Eventual Quiescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the Heaviest Conflict-free Sub-DAG in DAG-based DLTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stand-Up Indulgent Gathering on Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9883,73 +10099,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple and General Operational Framework to Deploy Optimal Routes with Source Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9971,135 +10187,135 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mérindol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and Secure TSA for the Tangle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The agreement power of disagreement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10121,364 +10337,364 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain using Proof-of-Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Abegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479891v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stateless Distributed Ledgers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Défago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the improvement of the in-place merge algorithm parallelization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stability and the Security of the Tangle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716111v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10488,248 +10704,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUPRA, a distributed publish/subscribe protocol with blockchain as a conflict resolver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Abegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Unistra; Transchain. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Online Data Aggregation in Dynamic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Sorbonne Universités, UPMC Univ Paris 06, CNRS, LIP6 UMR 7606, 4 place Jussieu 75005 Paris.; Osaka University, Japan. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264285v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Random Bit Complexity of Mobile Robots Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10742,73 +10958,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université Pierre et Marie Curie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866048v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Asynchronous Arbitrary Pattern Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10821,73 +11037,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université Pierre et Marie Curie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184532v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packet Efficient Implementation of the Omega Failure Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10926,51 +11142,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UPMC Université Paris VI; Kent State University. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153111v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10980,100 +11196,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-centric wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Data Structures and Algorithms [cs.DS]. Université Pierre et Marie Curie - Paris VI, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016PA066309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01380583v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11083,177 +11299,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Computing and Intelligent Technology - 21st International Conference, ICDCIT 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bapi Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partha Sarathi Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Computing and Intelligent Technology ICDCIT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15507, Springer Nature Switzerland, 2025, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-81404-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11321,51 +11537,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8E38FFE"/>
+    <w:nsid w:val="68D523FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11469,51 +11685,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B7F09530"/>
+    <w:nsid w:val="8522DC84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11703,51 +11919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-bramas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0612-5616" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197916139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icube-reseaux.unistra.fr/fr/index.php/Accueil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05524331v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bramas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotsugu Kakugawa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayaka Kamei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lamani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fukuhito Ooshita" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxag015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273594v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676286" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.05.031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966794v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Luttringer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;rindol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3534332" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04683560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114796" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.10.015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.113772" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04323448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Darwich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet-Sefa Ulucan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114162" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alfroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02084539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Foreback" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Nesterenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9856-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01419900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2016.12.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054117500083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05280684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115501" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;fago" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05107196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91736-3_10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034829v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vissicchio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leli&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Virginia Aponte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bouverot-Dupuis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04883165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimitsu Masuzawa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2024.9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05281841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merindol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91736-3_8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622895v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60603-8_7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAND.2024.7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04620468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74498-3_6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567055v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAND.2024.25" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04232951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44274-2_34" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04232939v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44274-2_28" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297050v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Stein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Colombo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Pelsser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN58197.2023.10223324" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655239v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44274-2_35" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRAINS59668.2023.10316819" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04403537v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21017-4_11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979723v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Abegg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brugi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491003.3491022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03746703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2022.7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657044v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rauch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4640462" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOpt56218.2022.9930579" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655344v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559612v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67087-0_9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306706" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03130277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427796.3427834" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221273v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245637v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03398848v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89240-1_2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547159v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91014-3_7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03425761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91081-5_18" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956990v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRAINS52497.2021.9569827" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117873v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797885v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91014-3_9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961247v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64348-5_4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559617v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2021.6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02791601v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Teles Hermeto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123870v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145822v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751905v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24922-9_25" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02394962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31277-0_24" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750872v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.Tokenomics.2019.8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787211v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782959v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076496v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_22" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518553v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518548v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349075v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491817v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01135398v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19662-6_15" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213269v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21741-3_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01144458v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144309v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Dron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Fadhl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hachicha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213325v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2015.7306084" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985322v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349094v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2016.55" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499047v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Attias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31277-0_18" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517896v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05504522v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273579v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203000v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064162v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308675v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381747v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479891v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872146v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02613668v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716111v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139523v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264285v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00866048v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184532v4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153111v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01380583v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA066309" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889714v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapi Chatterjee" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Sarathi Mandal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81404-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-bramas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0612-5616" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197916139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icube-reseaux.unistra.fr/fr/index.php/Accueil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05524331v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bramas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotsugu Kakugawa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayaka Kamei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lamani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fukuhito Ooshita" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxag015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273594v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676286" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.05.031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966794v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Luttringer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;rindol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3534332" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04683560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114796" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.10.015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.113772" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04323448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Darwich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet-Sefa Ulucan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114162" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alfroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02084539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Foreback" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Nesterenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9856-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054117500083" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01419900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2016.12.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05599789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603989v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05280684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115501" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002153v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;fago" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05107196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91736-3_10" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vissicchio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leli&#232;vre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002157v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Virginia Aponte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bouverot-Dupuis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029394v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04883165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimitsu Masuzawa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2024.9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05281841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merindol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91736-3_8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60603-8_7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622850v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAND.2024.7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04620468v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74498-3_6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675227v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567055v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAND.2024.25" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085120v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04232951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44274-2_34" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04232939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44274-2_28" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Stein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Colombo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Pelsser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN58197.2023.10223324" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655239v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44274-2_35" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRAINS59668.2023.10316819" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085127v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04403537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21017-4_11" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Abegg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brugi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491003.3491022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03746703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2022.7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657044v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rauch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4640462" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979726v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOpt56218.2022.9930579" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67087-0_9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993545v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306706" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03130277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427796.3427834" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03398848v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89240-1_2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91014-3_7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245637v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03425761v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91081-5_18" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRAINS52497.2021.9569827" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797885v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91014-3_9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117873v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797875v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64348-5_4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559617v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2021.6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02791601v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323215v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Teles Hermeto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145822v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123870v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751905v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24922-9_25" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02394962v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31277-0_24" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750872v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.Tokenomics.2019.8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787211v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782959v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076496v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_22" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518553v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518548v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349075v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491817v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349087v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302912v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01135398v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19662-6_15" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21741-3_3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01144458v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144309v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Dron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Fadhl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hachicha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213325v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2015.7306084" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213285v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985322v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349094v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2016.55" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499047v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Attias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31277-0_18" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517896v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05504522v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273579v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064162v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308675v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400572v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381747v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479891v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872146v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02613668v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716111v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139523v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264285v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00866048v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184532v4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153111v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01380583v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA066309" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889714v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapi Chatterjee" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Sarathi Mandal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81404-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>