--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1983,482 +1983,482 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paradoxe de la pauvreté : un phénomène à la fois diffus et concentré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Brouard-Sala</w:t>
+                <w:t xml:space="preserve">Ressource culturelle et projet urbain. Les villes moyennes de la reconstruction en Normandie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Maniaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Blaizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Brouard--Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2021-ARCHIXX-GO, BRAUP; ATE Normandie EA 7464; ENSA Normandie; DRAC Normandie; Région Normandie; Commune de Vire-Normandie; Ville de Lisieux; Ville de Coutances; Ville de Saint Lô. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150118v1</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04016044v1</w:t>
+                <w:t xml:space="preserve">hal-03760836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclin et attractivité des bourgs et des petites villes dans les espaces ruraux de Galice, de Normandie et du Sud-Ouest de l'Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Brouard-Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Normandie Université, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021NORMC015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03467357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressource culturelle et projet urbain. Les villes moyennes de la reconstruction en Normandie.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gourbin</w:t>
+                <w:t xml:space="preserve">Le paradoxe de la pauvreté : un phénomène à la fois diffus et concentré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Brouard-Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Maniaque</w:t>
+                <w:t xml:space="preserve">hal-05150118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe de la pauvreté : un phénomène à la fois diffus et concentré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Brouard--Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bidaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morgane Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas social de Caen. De l'agglomération à la métropole ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://atlas-social-de-caen.fr/index.php?id=700</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Blaizeau</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03760836v1</w:t>
+                <w:t xml:space="preserve">hal-04016044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2746,51 +2746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Poirier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard-Sala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asda.1299" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983021v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asda.1222" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asda.1153" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.195.0041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460789v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13138/2039-2362/2830" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Lois-Gonzales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18055/finis12141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Camilo Lois Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Conway" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Rio Fernandes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Mart&#237;n-Olalla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaurand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390512v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Balland-Siccard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben C. Lois Gonzalez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41444-2_12" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03803755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05167393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.age-geografia.es/site/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Esnault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03467357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMC015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourbin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bidaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blaizeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valognes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Poirier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard-Sala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asda.1299" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983021v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asda.1222" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asda.1153" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.195.0041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460789v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13138/2039-2362/2830" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Lois-Gonzales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18055/finis12141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Camilo Lois Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Conway" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Rio Fernandes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Mart&#237;n-Olalla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaurand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390512v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Balland-Siccard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben C. Lois Gonzalez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41444-2_12" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03803755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05167393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.age-geografia.es/site/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourbin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bidaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blaizeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03467357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMC015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Esnault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valognes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>