--- v0 (2026-03-10)
+++ v1 (2026-05-02)
@@ -589,291 +589,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Trends in Incidence of Motor Neuron Diseases in France: A Comprehensive 14‐Year Nationwide Study (2010–2023)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence, mortality, and management of status epilepticus from 2012 to 2022: An 11‐year nationwide study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Calonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Guinebretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nedelec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.70156⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.18627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039352v1</w:t>
+                <w:t xml:space="preserve">hal-05276617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence, mortality, and management of status epilepticus from 2012 to 2022: An 11‐year nationwide study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time Trends in Incidence of Motor Neuron Diseases in France: A Comprehensive 14‐Year Nationwide Study (2010–2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Guinebretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Calonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Octave Guinebretiere</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bruneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria‐del‐mar Amador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nedelec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.18627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ene.70156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05276617v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burden of Status Epilepticus: prognosis and cost driving factors, insight from a nationwide retrospective cohort study of the French health insurance database</w:t>
               </w:r>
@@ -1296,51 +1296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Guinebretiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pierret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Januel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Louapre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000213586" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navarro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70443" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05281729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nedelec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Gac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000213693" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05335149v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Gac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Estellat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18683" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruneteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;del&#8208;mar Amador" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70156" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05276617v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18627" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04701239v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chavez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Degremont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12589-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04779920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Besnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Damiano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phintip Pichit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Guinebretiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pierret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Januel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Louapre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000213586" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navarro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70443" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05281729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nedelec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Gac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000213693" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05335149v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Gac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Estellat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18683" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05276617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18627" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruneteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;del&#8208;mar Amador" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04701239v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chavez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Degremont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12589-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04779920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Besnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Damiano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phintip Pichit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>