--- v0 (2026-03-07)
+++ v1 (2026-05-22)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the dynamic interplay between lipids and membrane proteins by hydrostatic pressure</w:t>
+                <w:t xml:space="preserve">Molecular Determinants for OMF Selectivity in Tripartite RND Multidrug Efflux Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pozza</w:t>
+                <w:t xml:space="preserve">Esther Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Giraud</w:t>
+                <w:t xml:space="preserve">Jean Dessolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Cece</w:t>
+                <w:t xml:space="preserve">Margaux Lustig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Casiraghi</w:t>
+                <w:t xml:space="preserve">Marion Decossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Point</w:t>
+                <w:t xml:space="preserve">Gilles Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.1780. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-29410-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics11020126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665500v1</w:t>
+                <w:t xml:space="preserve">hal-03815594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Determinants for OMF Selectivity in Tripartite RND Multidrug Efflux Systems</w:t>
+                <w:t xml:space="preserve">Exploration of the dynamic interplay between lipids and membrane proteins by hydrostatic pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Boyer</w:t>
+                <w:t xml:space="preserve">Alexandre Pozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dessolin</w:t>
+                <w:t xml:space="preserve">François Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Lustig</w:t>
+                <w:t xml:space="preserve">Quentin Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Decossas</w:t>
+                <w:t xml:space="preserve">Marina Casiraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Phan</w:t>
+                <w:t xml:space="preserve">Elodie Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (2), pp.126. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.1780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics11020126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-29410-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815594v1</w:t>
+                <w:t xml:space="preserve">hal-03665500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative real-time analysis of the efflux by the MacAB-TolC tripartite efflux pump clarifies the role of ATP hydrolysis within mechanotransmission mechanism</w:t>
               </w:r>
@@ -400,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hager Souabni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Batista dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -547,64 +547,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhenesh Puvanendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Decossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.4948. </w:t>
@@ -655,51 +655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution of the activity of RND efflux pumps: a “bottom-up” approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhenesh Puvanendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -791,64 +791,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starting with an Integral Membrane Protein Project for Structural Biology: Production, Purification, Detergent Quantification, and Buffer Optimization—Case Study of the Exporter CntI from Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mégret-Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bonneté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -968,51 +968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysics of Membrane Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2168, Springer US, pp.63-72, 2020, Methods in Molecular Biology, </w:t>
@@ -1219,51 +1219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03665500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pozza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cece" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casiraghi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Point" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29410-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dessolin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lustig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Phan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11020126" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452960v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Souabni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Batista dos Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhenesh Puvanendran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01997-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Salvador" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18770-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Picard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2017.11.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;gret-Cavalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnet&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Broutin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3445-5_26" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0724-4_3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815594v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dessolin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lustig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Phan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11020126" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03665500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pozza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cece" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casiraghi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Point" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29410-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452960v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Souabni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Batista dos Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhenesh Puvanendran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01997-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Salvador" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18770-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Picard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2017.11.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;gret-Cavalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnet&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Broutin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3445-5_26" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0724-4_3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>