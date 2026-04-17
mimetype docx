--- v1 (2026-03-27)
+++ v2 (2026-04-17)
@@ -2358,51 +2358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2425F09C"/>
+    <w:nsid w:val="A2ACF3A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2506,51 +2506,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D11D1E2F"/>
+    <w:nsid w:val="019EE338"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2654,51 +2654,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2D51CF03"/>
+    <w:nsid w:val="E40D6C87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2802,51 +2802,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0689E6AC"/>
+    <w:nsid w:val="14DBF955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2950,51 +2950,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1E6D8436"/>
+    <w:nsid w:val="B2A4AC95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3098,51 +3098,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BB59A36F"/>
+    <w:nsid w:val="9785B471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>