--- v2 (2026-04-17)
+++ v3 (2026-05-09)
@@ -947,600 +947,695 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le squelette postcrânien des Néandertaliens de Goyet (Belgique) : estimation de la stature, analyse bio-mécanique et implications pour une accumulation d’origine anthropique</w:t>
+                <w:t xml:space="preserve">La morpho-structure du fémur : locomotion et phylogénie chez les primates fossiles et actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Devièse</w:t>
+                <w:t xml:space="preserve">Franck Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rougier</w:t>
+                <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1850e Journées de la Société d'Anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37e colloque de la Société Francophone de Primatologie. (Paléo)primatologies, du terrain au laboratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Primatologie (SFDP), Sep 2025, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018670v1</w:t>
+                <w:t xml:space="preserve">hal-05608035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative biomechanical strategies of Neandertals and Homo sapiens femora during the Pleistocene</w:t>
+                <w:t xml:space="preserve">Le squelette postcrânien des Néandertaliens de Goyet (Belgique) : estimation de la stature, analyse bio-mécanique et implications pour une accumulation d’origine anthropique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berillon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Semal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Devièse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Chevalier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">93rd Annual Meeting of the American Association of Biological Anthropologists</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1850e Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133o7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655465v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La courbure et les propriétés biomécaniques de la diaphyse fémorale d’Homo neanderthalensis et d’Homo sapiens révèlent-elles des stratégies bio-mécaniques distinctes pour la bipédie ?</w:t>
+                <w:t xml:space="preserve">Alternative biomechanical strategies of Neandertals and Homo sapiens femora during the Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Maria Kubicka</w:t>
+                <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille de Becdelièvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tony Chevalier</w:t>
+                <w:t xml:space="preserve">Camille de Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1849es Journées de la Société d’Anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">93rd Annual Meeting of the American Association of Biological Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Biological Anthropologists, Mar 2024, Los Angeles, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655450v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biomécanique du fémur reflète-t-elle les comportements locomoteurs ? Étude de l’organisation structurelle de la diaphyse fémorale chez les catarrhiniens.</w:t>
+                <w:t xml:space="preserve">La courbure et les propriétés biomécaniques de la diaphyse fémorale d’Homo neanderthalensis et d’Homo sapiens révèlent-elles des stratégies bio-mécaniques distinctes pour la bipédie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Cazeau</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Maria Kubicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille de Becdelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème colloque de la Société francophone de primatologie (SFDP) – Dans la tête des primates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/primatologie.15135⟩</w:t>
+              <w:t xml:space="preserve">1849es Journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2024, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.12539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162382v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La biomécanique du fémur reflète-t-elle les comportements locomoteurs ? Étude de l’organisation structurelle de la diaphyse fémorale chez les catarrhiniens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bellaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34ème colloque de la Société francophone de primatologie (SFDP) – Dans la tête des primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Primatologie, Oct 2022, Aix-en -Provence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/primatologie.15135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des activités locomotrices sur la biomécanique du fémur : étude ontogénétique du babouin olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1589,70 +1684,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1846es Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, en ligne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.8680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1662,91 +1757,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From anatomical modernity to evolutionary complexity: Rethinking human variation beyond a binary framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1765,207 +1860,207 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for the Study of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international research network on bipedalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th annual European Society for the study of Human Evolution meeting (ESHE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. Paleoanthropology, 2025 (2), pp.435-436, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48738/2025.iss2.4032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diachronic and geographic diversity of the femoral structure in Neanderthals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2024,73 +2119,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Annual ESHE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covariation morpho-structurelle du squelette locomoteur chez les Catarrhiniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2109,92 +2204,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1848e Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France. 35 ((s)), 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.10899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenesis of femoral biomechanical properties in non human primates: study of olive baboon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2213,84 +2308,84 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Annual Meeting of the European Society for the Study of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France. 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.13863.83365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2358,51 +2453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2ACF3A0"/>
+    <w:nsid w:val="600DE92B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2506,51 +2601,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="019EE338"/>
+    <w:nsid w:val="06F1034A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2654,51 +2749,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E40D6C87"/>
+    <w:nsid w:val="7CB51E86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2802,51 +2897,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="14DBF955"/>
+    <w:nsid w:val="0706D171"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2950,51 +3045,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B2A4AC95"/>
+    <w:nsid w:val="C1D29115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3098,51 +3193,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9785B471"/>
+    <w:nsid w:val="CCDCD280"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3344,51 +3439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-cosnefroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3033-8734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373328v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Semal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Hajdinjak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Bossoms Mesa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24460-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bellaiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cazeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1222m" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24931" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24629" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devi&#232;se" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133o7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655465v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Kubicka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655450v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Kubicka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12539" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162382v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.15135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8680" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345244v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lequin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985947v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10899" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897723v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13863.83365" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-cosnefroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3033-8734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373328v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Semal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Hajdinjak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Bossoms Mesa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24460-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bellaiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cazeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1222m" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24931" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24629" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daver" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018670v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devi&#232;se" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133o7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655465v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Kubicka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655450v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Kubicka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12539" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.15135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8680" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lequin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701775v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10899" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13863.83365" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>