--- v3 (2026-05-09)
+++ v4 (2026-05-30)
@@ -2453,51 +2453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="600DE92B"/>
+    <w:nsid w:val="408DFE2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2601,51 +2601,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06F1034A"/>
+    <w:nsid w:val="7FAFA65B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2749,51 +2749,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7CB51E86"/>
+    <w:nsid w:val="2196A4CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2897,51 +2897,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0706D171"/>
+    <w:nsid w:val="212698C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3045,51 +3045,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C1D29115"/>
+    <w:nsid w:val="4E64589B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3193,51 +3193,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CCDCD280"/>
+    <w:nsid w:val="293C6BA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>