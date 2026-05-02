--- v0 (2026-03-18)
+++ v1 (2026-05-02)
@@ -508,408 +508,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John T. Jensen (2022). The Lexical and Metrical Phonology of English: The Legacy of The Sound Pattern of English. Cambridge: Cambridge University Press. Pp. xv + 379. Phonology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction: The Phonology-Lexicon Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0952675723000246⟩</w:t>
+              <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lexis.8123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04412227v1</w:t>
+                <w:t xml:space="preserve">hal-04561256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress in French loanwords in British and American English</w:t>
+                <w:t xml:space="preserve">John T. Jensen (2022). The Lexical and Metrical Phonology of English: The Legacy of The Sound Pattern of English. Cambridge: Cambridge University Press. Pp. xv + 379. Phonology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0952675723000246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022226724000136⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04577388v1</w:t>
+                <w:t xml:space="preserve">halshs-04412227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opaque morphology and phonology: Historical prefixes in English</w:t>
+                <w:t xml:space="preserve">Stress in French loanwords in British and American English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S002222672400015X⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 61 (1), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022226724000136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577381v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: The Phonology-Lexicon Interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opaque morphology and phonology: Historical prefixes in English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hugou</w:t>
+                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23, </w:t>
+              <w:t xml:space="preserve">Journal of Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lexis.8123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S002222672400015X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561256v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonological evidence for morphological complexity in English proper names</w:t>
               </w:r>
@@ -967,213 +967,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The English &amp;quot;Arab Rule&amp;quot; without feet</w:t>
+                <w:t xml:space="preserve">Secondary stress in contemporary British English: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Linguistica Academica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02561915v1</w:t>
+                <w:t xml:space="preserve">hal-03255855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary stress in contemporary British English: An overview</w:t>
+                <w:t xml:space="preserve">The English &amp;quot;Arab Rule&amp;quot; without feet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Linguistica Academica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (1), pp.121 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/2062.2020.00009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255855v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02561915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Core of the English Lexicon: Stress and Graphophonology</w:t>
               </w:r>
@@ -1185,51 +1185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Abasq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1714,51 +1714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la formation des enseignant·es à l'aune des nouveaux enjeux de l'enseignement de la phonologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1820,243 +1820,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress assignment in English pseudo-words: On the role of weight, prefixation and syntactic category</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the role of prefixation in determining stress assignment in English verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Plag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Arndt-Lappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Seiler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Arndt-Lappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th Old World Conference in Phonology (OCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Leipzig (DE), France</w:t>
+              <w:t xml:space="preserve">Workshop ‘Nonuniformity in Morphophonology across Frameworks’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Trier, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497087v1</w:t>
+                <w:t xml:space="preserve">hal-04767136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the role of prefixation in determining stress assignment in English verbs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingo Plag</w:t>
+                <w:t xml:space="preserve">Stress assignment in English pseudo-words: On the role of weight, prefixation and syntactic category</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gabillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Arndt-Lappe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aaron Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ‘Nonuniformity in Morphophonology across Frameworks’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Trier, Germany</w:t>
+              <w:t xml:space="preserve">21th Old World Conference in Phonology (OCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Leipzig (DE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767136v1</w:t>
+                <w:t xml:space="preserve">hal-04497087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On stress and accent in English</w:t>
               </w:r>
@@ -2295,221 +2295,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionnaires vs. Données orales : le cas de la gémination de /r/ en anglais</w:t>
+                <w:t xml:space="preserve">La classification des suffixes: de Guierre à aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme universitaire de données de Poitiers, Dec 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Workshop « 40 ans de Guierre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133094v1</w:t>
+                <w:t xml:space="preserve">hal-03627977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La classification des suffixes: de Guierre à aujourd’hui</w:t>
+                <w:t xml:space="preserve">Dictionnaires vs. Données orales : le cas de la gémination de /r/ en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop « 40 ans de Guierre »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme universitaire de données de Poitiers, Dec 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627977v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress placement in French loanwords in English: a dictionary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème colloque d'avril sur l'anglais oral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2800,165 +2800,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary rhythm as a complex morphological domain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles marques de l'autonomie phonologique des préfixes en anglais ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RecPhon2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelona, France</w:t>
+              <w:t xml:space="preserve">17èmes rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02375578v1</w:t>
+                <w:t xml:space="preserve">halshs-02287603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On pretonic vowel reduction in English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAC (Phonologie de l'Anglais Contemporain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2977,316 +2951,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02149368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles marques de l'autonomie phonologique des préfixes en anglais ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ternary rhythm as a complex morphological domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes rencontres du Réseau Français de Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">RecPhon2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02287603v1</w:t>
+                <w:t xml:space="preserve">halshs-02375578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary stress and morphological structure - new evidence from dictionary and speech data</w:t>
+                <w:t xml:space="preserve">Why r[e]volution? A study of the pronunciation of vowels with secondary stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Arndt-Lappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Internation Morphology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Atelier de l'ALAES et de l'ALOES du congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02083546v1</w:t>
+                <w:t xml:space="preserve">halshs-02083681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why r[e]volution? A study of the pronunciation of vowels with secondary stress</w:t>
+                <w:t xml:space="preserve">Secondary stress and morphological structure - new evidence from dictionary and speech data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Arndt-Lappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de l'ALAES et de l'ALOES du congrès de la SAES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">18ème Internation Morphology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02083681v1</w:t>
+                <w:t xml:space="preserve">halshs-02083546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a footless approach of English vowel reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes rencontres du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3305,234 +3305,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02083510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantically opaque prefixes in English phonology</w:t>
+                <w:t xml:space="preserve">The English &amp;quot;Arab Rule&amp;quot;: Analysis and Theoretical Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème conférence OCP (Old World Conference in Phonology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">Government Phonology Round Table</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02083613v1</w:t>
+                <w:t xml:space="preserve">halshs-02083555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The English &amp;quot;Arab Rule&amp;quot;: Analysis and Theoretical Implications</w:t>
+                <w:t xml:space="preserve">Semantically opaque prefixes in English phonology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Government Phonology Round Table</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">14ème conférence OCP (Old World Conference in Phonology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02083555v1</w:t>
+                <w:t xml:space="preserve">halshs-02083613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ternarity is not an issue: Secondary stress is left edge marking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3583,51 +3583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stress Pattern of English Verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème conférence PAC (Phonologie de l'Anglais Contemporain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3665,51 +3665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accentuation des verbes en anglais : Pour un modèle de reconnaissance morphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes rencontres du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3866,247 +3866,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary stress in contemporary British English</w:t>
+                <w:t xml:space="preserve">Spelling, syllable weight and English stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème rencontre du GDRI PTA (Phonological Theory Agora)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Nimègue, Netherlands</w:t>
+              <w:t xml:space="preserve">13èmes rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02083634v1</w:t>
+                <w:t xml:space="preserve">halshs-02083623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spelling, syllable weight and English stress</w:t>
+                <w:t xml:space="preserve">Disyllables and Syllable Weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes rencontres du Réseau Français de Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque international PAC 2015: "Variation, change and spoken corpora: advances in the phonology and phonetics of contemporary English"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02083623v1</w:t>
+                <w:t xml:space="preserve">hal-01346776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disyllables and Syllable Weight</w:t>
+                <w:t xml:space="preserve">Secondary stress in contemporary British English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international PAC 2015: "Variation, change and spoken corpora: advances in the phonology and phonetics of contemporary English"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2ème rencontre du GDRI PTA (Phonological Theory Agora)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Nimègue, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346776v1</w:t>
+                <w:t xml:space="preserve">halshs-02083634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">English phonology and the literate speaker</w:t>
               </w:r>
@@ -4155,217 +4155,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02083639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les préfixés pluricatégoriels dissyllabiques : Réflexions méthodologiques sur l'analyse de corpus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ENGLISH STRESS AND UNDERLYING REPRESENTATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALOES 2014 (Conférence bisannuelle de l'Association des Linguistes Oralistes de l'Enseignement Supérieur)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">First Postgraduate Academic Researchers in Linguistics at York (PARLAY) Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, York, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01347372v1</w:t>
+                <w:t xml:space="preserve">halshs-01386265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENGLISH STRESS AND UNDERLYING REPRESENTATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les préfixés pluricatégoriels dissyllabiques : Réflexions méthodologiques sur l'analyse de corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abasq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Postgraduate Academic Researchers in Linguistics at York (PARLAY) Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, York, France</w:t>
+              <w:t xml:space="preserve">17ème colloque d'avril sur l'anglais oral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01386265v1</w:t>
+                <w:t xml:space="preserve">halshs-02083651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les préfixés pluricatégoriels dissyllabiques : Réflexions méthodologiques sur l'analyse de corpus</w:t>
               </w:r>
@@ -4377,116 +4377,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Abasq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème colloque d'avril sur l'anglais oral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">ALOES 2014 (Conférence bisannuelle de l'Association des Linguistes Oralistes de l'Enseignement Supérieur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02083651v1</w:t>
+                <w:t xml:space="preserve">halshs-01347372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accentuation lexicale et suffixation en anglais : Le cas de -al adjectival</w:t>
               </w:r>
@@ -4593,51 +4593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Descloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAC Workshop 2012. The Phonology of Contemporary English: Variation and Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t>
@@ -4705,51 +4705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Descloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4968,247 +4968,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reassessment of the gemination of [ɹ] in British and American English?</w:t>
+                <w:t xml:space="preserve">The Multiple Phonologies of English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Navarro</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème conférence PAC (Phonologie de l'Anglais Contemporain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Toulouse (online), France</w:t>
+              <w:t xml:space="preserve">Manchester Phonology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341851v1</w:t>
+                <w:t xml:space="preserve">hal-03251432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multiple Phonologies of English</w:t>
+                <w:t xml:space="preserve">Towards a reassessment of the gemination of [ɹ] in British and American English?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fournier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manchester Phonology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">15ème conférence PAC (Phonologie de l'Anglais Contemporain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251432v1</w:t>
+                <w:t xml:space="preserve">hal-03341851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of morphology, syllable structure, frequency and spelling in English vowel reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Manchester Phonology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Manchester, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5259,51 +5259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Abasq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5354,77 +5354,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress in English Long Verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Manchester Phonology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5531,51 +5531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing Parameters for Stress Placement: The Case of Dissyllabic Prefixed Verb/Noun Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5626,64 +5626,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing Parameters for Stress Placement: the Case of Dissyllabic Prefixed Verb/Noun Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème conférence OCP (Old World Conference in Phonology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5747,64 +5747,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Descloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Manchester Phonology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Manchester, United Kingdom</w:t>
@@ -5872,64 +5872,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Descloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Manchester Phonology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Manchester, United Kingdom</w:t>
@@ -6177,96 +6177,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04252464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word Stress and the Guierrian School</w:t>
+                <w:t xml:space="preserve">English Word Stress and the Guierrian School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eiji Yamada; Anne Przewozny; Jean-Michel Fournier; Nicolas Ballier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives on English Word Stress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edinburgh University Press, pp.53-82, 2023, 9781399519939</w:t>
@@ -6308,51 +6308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stress Patterns of English Verbs: Syllable Weight and Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Ballier; Anne Przewozny; Jean-Michel Fournier; Eiji Yamada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives on English Word Stress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edinburgh University Press, pp.154-191, 2023, 9781399519939</w:t>
@@ -6394,51 +6394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">English PhonologieS?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Models and Modelisation in Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6508,64 +6508,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ternary Rhythm and Crypto-morphology in English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6776,51 +6776,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D871802"/>
+    <w:nsid w:val="3E034B4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7007,51 +7007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-dabouis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3310-4397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198389493" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Plag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arndt-Lappe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Seiler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-026-09457-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-025-09452-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264867v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanmichel Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952675725100122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04412227v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952675723000246" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022226724000136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577381v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002222672400015X" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.8123" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591728v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qbh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Enguehard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2062.2020.00009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abasq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548943v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1360674317000417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.754" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04834843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070317v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133094v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Sophie Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628629v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Luc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375578v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02287603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379921v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083623v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346776v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347372v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386265v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Descloux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341851v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Descloux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379933v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ndione" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ternisien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252464v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252455v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783885v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541967v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01414997v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-dabouis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3310-4397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198389493" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Plag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arndt-Lappe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Seiler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-026-09457-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-025-09452-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264867v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanmichel Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952675725100122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561256v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.8123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04412227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952675723000246" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022226724000136" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002222672400015X" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591728v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qbh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Enguehard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2062.2020.00009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abasq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548943v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1360674317000417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.754" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497087v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04834843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070317v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Sophie Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628629v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Luc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02287603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379921v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083623v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346776v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083634v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Descloux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Descloux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379933v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ndione" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ternisien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252464v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252455v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783885v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541967v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01414997v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>