--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -508,408 +508,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: The Phonology-Lexicon Interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John T. Jensen (2022). The Lexical and Metrical Phonology of English: The Legacy of The Sound Pattern of English. Cambridge: Cambridge University Press. Pp. xv + 379. Phonology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hugou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lexis.8123⟩</w:t>
+              <w:t xml:space="preserve">Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0952675723000246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561256v1</w:t>
+                <w:t xml:space="preserve">halshs-04412227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John T. Jensen (2022). The Lexical and Metrical Phonology of English: The Legacy of The Sound Pattern of English. Cambridge: Cambridge University Press. Pp. xv + 379. Phonology</w:t>
+                <w:t xml:space="preserve">Stress in French loanwords in British and American English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0952675723000246⟩</w:t>
+              <w:t xml:space="preserve">Journal of Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (1), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022226724000136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04412227v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress in French loanwords in British and American English</w:t>
+                <w:t xml:space="preserve">Opaque morphology and phonology: Historical prefixes in English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fournier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 61 (1), pp.1-26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022226724000136⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S002222672400015X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577388v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opaque morphology and phonology: Historical prefixes in English</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction: The Phonology-Lexicon Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
+                <w:t xml:space="preserve">Vincent Hugou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S002222672400015X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lexis.8123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577381v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonological evidence for morphological complexity in English proper names</w:t>
               </w:r>
@@ -967,399 +967,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary stress in contemporary British English: An overview</w:t>
+                <w:t xml:space="preserve">The English &amp;quot;Arab Rule&amp;quot; without feet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Linguistica Academica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (1), pp.121 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/2062.2020.00009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255855v1</w:t>
+                <w:t xml:space="preserve">halshs-02561915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The English &amp;quot;Arab Rule&amp;quot; without feet</w:t>
+                <w:t xml:space="preserve">Secondary stress in contemporary British English: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Linguistica Academica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1556/2062.2020.00009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02561915v1</w:t>
+                <w:t xml:space="preserve">hal-03255855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Core of the English Lexicon: Stress and Graphophonology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When Accent Preservation Leads to Clash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">English Language and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (2), pp.363-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1360674317000417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02371841v1</w:t>
+                <w:t xml:space="preserve">hal-01548943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Accent Preservation Leads to Clash</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Core of the English Lexicon: Stress and Graphophonology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abasq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">English Language and Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Voice Quality in English, 27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548943v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02371841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pronunciation of vowels with secondary stress in English</w:t>
               </w:r>
@@ -1714,51 +1714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la formation des enseignant·es à l'aune des nouveaux enjeux de l'enseignement de la phonologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1820,135 +1820,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the role of prefixation in determining stress assignment in English verbs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les effets des voyelles finales et des sous-systèmes lexicaux sur l'accentuation en anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gabillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ‘Nonuniformity in Morphophonology across Frameworks’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Trier, Germany</w:t>
+              <w:t xml:space="preserve">RFP 2024 - Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS CERCLL, MODYCO, SFL, STL, Jun 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767136v1</w:t>
+                <w:t xml:space="preserve">hal-04834843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress assignment in English pseudo-words: On the role of weight, prefixation and syntactic category</w:t>
               </w:r>
@@ -2036,191 +2010,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On stress and accent in English</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the role of prefixation in determining stress assignment in English verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Plag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Arndt-Lappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Gabillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème colloque d’avril sur l’anglais oral (ALOES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">Workshop ‘Nonuniformity in Morphophonology across Frameworks’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Trier, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04531397v1</w:t>
+                <w:t xml:space="preserve">hal-04767136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des voyelles finales et des sous-systèmes lexicaux sur l'accentuation en anglais</w:t>
+                <w:t xml:space="preserve">On stress and accent in English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gabillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFP 2024 - Réseau Français de Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS CERCLL, MODYCO, SFL, STL, Jun 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">21ème colloque d’avril sur l’anglais oral (ALOES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834843v1</w:t>
+                <w:t xml:space="preserve">hal-04531397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of /r/ gemination in British and American English: A comparative study</w:t>
               </w:r>
@@ -2295,424 +2295,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La classification des suffixes: de Guierre à aujourd’hui</w:t>
+                <w:t xml:space="preserve">Failles (in)visibles ? Morphologie opaque et phonologie en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop « 40 ans de Guierre »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier de l’ALAES et de l’ALOES du 61ème congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627977v1</w:t>
+                <w:t xml:space="preserve">hal-03764824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaires vs. Données orales : le cas de la gémination de /r/ en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme universitaire de données de Poitiers, Dec 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress placement in French loanwords in English: a dictionary study</w:t>
+                <w:t xml:space="preserve">La classification des suffixes: de Guierre à aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fournier</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème colloque d'avril sur l'anglais oral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop « 40 ans de Guierre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628629v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does rhoticity entail possible /r/ gemination in English?</w:t>
+                <w:t xml:space="preserve">Stress placement in French loanwords in English: a dictionary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Navarro</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème colloque d'avril sur l'anglais oral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628628v1</w:t>
+                <w:t xml:space="preserve">hal-03628629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failles (in)visibles ? Morphologie opaque et phonologie en anglais</w:t>
+                <w:t xml:space="preserve">Does rhoticity entail possible /r/ gemination in English?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de l’ALAES et de l’ALOES du 61ème congrès de la SAES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">20ème colloque d'avril sur l'anglais oral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764824v1</w:t>
+                <w:t xml:space="preserve">hal-03628628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gemination of /r/ in British and American English</w:t>
               </w:r>
@@ -2800,493 +2800,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles marques de l'autonomie phonologique des préfixes en anglais ?</w:t>
+                <w:t xml:space="preserve">On pretonic vowel reduction in English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes rencontres du Réseau Français de Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">PAC (Phonologie de l'Anglais Contemporain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02287603v1</w:t>
+                <w:t xml:space="preserve">halshs-02149368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On pretonic vowel reduction in English</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ternary rhythm as a complex morphological domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAC (Phonologie de l'Anglais Contemporain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">RecPhon2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02149368v1</w:t>
+                <w:t xml:space="preserve">halshs-02375578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary rhythm as a complex morphological domain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles marques de l'autonomie phonologique des préfixes en anglais ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RecPhon2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelona, France</w:t>
+              <w:t xml:space="preserve">17èmes rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02375578v1</w:t>
+                <w:t xml:space="preserve">halshs-02287603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why r[e]volution? A study of the pronunciation of vowels with secondary stress</w:t>
+                <w:t xml:space="preserve">Secondary stress and morphological structure - new evidence from dictionary and speech data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Arndt-Lappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de l'ALAES et de l'ALOES du congrès de la SAES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">18ème Internation Morphology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02083681v1</w:t>
+                <w:t xml:space="preserve">halshs-02083546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary stress and morphological structure - new evidence from dictionary and speech data</w:t>
+                <w:t xml:space="preserve">Why r[e]volution? A study of the pronunciation of vowels with secondary stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Arndt-Lappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Internation Morphology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Atelier de l'ALAES et de l'ALOES du congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02083546v1</w:t>
+                <w:t xml:space="preserve">halshs-02083681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a footless approach of English vowel reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes rencontres du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3305,247 +3305,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02083510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The English &amp;quot;Arab Rule&amp;quot;: Analysis and Theoretical Implications</w:t>
+                <w:t xml:space="preserve">Semantically opaque prefixes in English phonology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Government Phonology Round Table</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">14ème conférence OCP (Old World Conference in Phonology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02083555v1</w:t>
+                <w:t xml:space="preserve">halshs-02083613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantically opaque prefixes in English phonology</w:t>
+                <w:t xml:space="preserve">The English &amp;quot;Arab Rule&amp;quot;: Analysis and Theoretical Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème conférence OCP (Old World Conference in Phonology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">Government Phonology Round Table</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02083613v1</w:t>
+                <w:t xml:space="preserve">halshs-02083555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ternarity is not an issue: Secondary stress is left edge marking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème rencontre du GDRI PTA (Phonological Theory Agora)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3583,51 +3583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stress Pattern of English Verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème conférence PAC (Phonologie de l'Anglais Contemporain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3665,51 +3665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accentuation des verbes en anglais : Pour un modèle de reconnaissance morphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes rencontres du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3866,247 +3866,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spelling, syllable weight and English stress</w:t>
+                <w:t xml:space="preserve">Secondary stress in contemporary British English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes rencontres du Réseau Français de Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2ème rencontre du GDRI PTA (Phonological Theory Agora)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Nimègue, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02083623v1</w:t>
+                <w:t xml:space="preserve">halshs-02083634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disyllables and Syllable Weight</w:t>
+                <w:t xml:space="preserve">Spelling, syllable weight and English stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international PAC 2015: "Variation, change and spoken corpora: advances in the phonology and phonetics of contemporary English"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13èmes rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346776v1</w:t>
+                <w:t xml:space="preserve">halshs-02083623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary stress in contemporary British English</w:t>
+                <w:t xml:space="preserve">Disyllables and Syllable Weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème rencontre du GDRI PTA (Phonological Theory Agora)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Nimègue, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque international PAC 2015: "Variation, change and spoken corpora: advances in the phonology and phonetics of contemporary English"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02083634v1</w:t>
+                <w:t xml:space="preserve">hal-01346776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">English phonology and the literate speaker</w:t>
               </w:r>
@@ -4155,338 +4155,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02083639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENGLISH STRESS AND UNDERLYING REPRESENTATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les préfixés pluricatégoriels dissyllabiques : Réflexions méthodologiques sur l'analyse de corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abasq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Postgraduate Academic Researchers in Linguistics at York (PARLAY) Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, York, France</w:t>
+              <w:t xml:space="preserve">ALOES 2014 (Conférence bisannuelle de l'Association des Linguistes Oralistes de l'Enseignement Supérieur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01386265v1</w:t>
+                <w:t xml:space="preserve">halshs-01347372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les préfixés pluricatégoriels dissyllabiques : Réflexions méthodologiques sur l'analyse de corpus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ENGLISH STRESS AND UNDERLYING REPRESENTATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème colloque d'avril sur l'anglais oral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">First Postgraduate Academic Researchers in Linguistics at York (PARLAY) Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, York, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02083651v1</w:t>
+                <w:t xml:space="preserve">halshs-01386265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les préfixés pluricatégoriels dissyllabiques : Réflexions méthodologiques sur l'analyse de corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Abasq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALOES 2014 (Conférence bisannuelle de l'Association des Linguistes Oralistes de l'Enseignement Supérieur)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">17ème colloque d'avril sur l'anglais oral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01347372v1</w:t>
+                <w:t xml:space="preserve">halshs-02083651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accentuation lexicale et suffixation en anglais : Le cas de -al adjectival</w:t>
               </w:r>
@@ -4541,103 +4541,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicategorial Prefixed Words Stress Behaviour: Variation and Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Abasq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Descloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAC Workshop 2012. The Phonology of Contemporary English: Variation and Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t>
@@ -4666,103 +4666,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicategorial prefixed words stress behaviour: Variation and frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Abasq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Descloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque PAC (Phonologie de l'Anglais Contemporainà</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t>
@@ -4791,51 +4791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At the crossroads between morphology phonology, syntax and semantics: the prefix sub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Abasq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4968,247 +4968,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multiple Phonologies of English</w:t>
+                <w:t xml:space="preserve">Towards a reassessment of the gemination of [ɹ] in British and American English?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fournier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manchester Phonology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">15ème conférence PAC (Phonologie de l'Anglais Contemporain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251432v1</w:t>
+                <w:t xml:space="preserve">hal-03341851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reassessment of the gemination of [ɹ] in British and American English?</w:t>
+                <w:t xml:space="preserve">The Multiple Phonologies of English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Navarro</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème conférence PAC (Phonologie de l'Anglais Contemporain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Toulouse (online), France</w:t>
+              <w:t xml:space="preserve">Manchester Phonology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341851v1</w:t>
+                <w:t xml:space="preserve">hal-03251432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of morphology, syllable structure, frequency and spelling in English vowel reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Manchester Phonology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Manchester, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5233,90 +5233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phonology and morphology of the core of the English lexicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Abasq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e colloque de Villetaneuse sur l’anglais oral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5354,77 +5354,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress in English Long Verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Manchester Phonology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5531,51 +5531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing Parameters for Stress Placement: The Case of Dissyllabic Prefixed Verb/Noun Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5626,64 +5626,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing Parameters for Stress Placement: the Case of Dissyllabic Prefixed Verb/Noun Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème conférence OCP (Old World Conference in Phonology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5708,103 +5708,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress in Prefixed Disyllabic Verb/Noun Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Abasq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Descloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Manchester Phonology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Manchester, United Kingdom</w:t>
@@ -5833,103 +5833,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress in Dissyllabic Verb/Noun Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Abasq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Descloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Manchester Phonology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Manchester, United Kingdom</w:t>
@@ -6196,77 +6196,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">English Word Stress and the Guierrian School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eiji Yamada; Anne Przewozny; Jean-Michel Fournier; Nicolas Ballier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives on English Word Stress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edinburgh University Press, pp.53-82, 2023, 9781399519939</w:t>
@@ -6308,51 +6308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stress Patterns of English Verbs: Syllable Weight and Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Ballier; Anne Przewozny; Jean-Michel Fournier; Eiji Yamada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives on English Word Stress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edinburgh University Press, pp.154-191, 2023, 9781399519939</w:t>
@@ -6394,51 +6394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">English PhonologieS?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Models and Modelisation in Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6508,64 +6508,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ternary Rhythm and Crypto-morphology in English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6776,51 +6776,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E034B4E"/>
+    <w:nsid w:val="DF0D9F10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7007,51 +7007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-dabouis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3310-4397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198389493" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Plag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arndt-Lappe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Seiler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-026-09457-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-025-09452-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264867v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanmichel Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952675725100122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561256v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.8123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04412227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952675723000246" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022226724000136" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002222672400015X" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591728v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qbh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Enguehard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2062.2020.00009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abasq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548943v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1360674317000417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.754" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497087v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04834843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070317v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Sophie Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628629v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Luc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02287603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379921v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083623v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346776v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083634v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Descloux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Descloux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379933v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ndione" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ternisien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252464v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252455v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783885v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541967v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01414997v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-dabouis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3310-4397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198389493" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Plag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arndt-Lappe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Seiler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-026-09457-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-025-09452-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264867v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanmichel Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952675725100122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04412227v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952675723000246" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022226724000136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577381v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002222672400015X" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.8123" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591728v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qbh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Enguehard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2062.2020.00009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1360674317000417" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abasq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.754" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04834843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497087v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767136v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070317v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Sophie Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628628v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Luc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02287603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379921v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083623v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346776v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347372v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386265v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Descloux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341851v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Descloux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379933v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ndione" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ternisien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252464v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252455v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783885v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541967v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01414997v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>