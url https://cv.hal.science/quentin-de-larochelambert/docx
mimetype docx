--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -368,645 +368,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential estimation model in French alpine skiing - Individual evolution curve and progression typology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Menstrual cycle and hormonal contraceptive phases’ effect on elite rowers’ training, performance and wellness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Barlier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imad Hamri</w:t>
+                <w:t xml:space="preserve">Juliana Antero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Difernand</w:t>
+                <w:t xml:space="preserve">Steven Golovkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Sedeaud</w:t>
+                <w:t xml:space="preserve">Louis Niffoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Meignié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13, pp.1082072. </w:t>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1082072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1110526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965690v1</w:t>
+                <w:t xml:space="preserve">hal-04221101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical withdrawals in elite tennis in reference to playing standards, court surfaces and genders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential estimation model in French alpine skiing - Individual evolution curve and progression typology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Néri-Fuchs</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Kilian Barlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Hamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Difernand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sedeaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (6), pp.296-300. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1082072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2023.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1082072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531349v1</w:t>
+                <w:t xml:space="preserve">hal-03965690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative age effects in track-and-field: Identification and performance rebalancing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Difernand</w:t>
+                <w:t xml:space="preserve">Medical withdrawals in elite tennis in reference to playing standards, court surfaces and genders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Néri-Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sedeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Antero</w:t>
+                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, </w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (6), pp.296-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1082174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2023.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002121v1</w:t>
+                <w:t xml:space="preserve">hal-05531349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menstrual cycle and hormonal contraceptive phases’ effect on elite rowers’ training, performance and wellness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Relative age effects in track-and-field: Identification and performance rebalancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Difernand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Homo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Antero</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tom Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1110526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1082174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221101v1</w:t>
+                <w:t xml:space="preserve">hal-04002121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative age effect in French alpine skiing: Problem and solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Difernand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Antero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sedeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40 (10), pp.1137-1148. </w:t>
@@ -1038,265 +1038,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-hosting UEFA European Football Championship: fair enough between participating teams?</w:t>
+                <w:t xml:space="preserve">Is the visual impairment origin a performance factor? Analysis of international-level para swimmers and para athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Brocherie</w:t>
+                <w:t xml:space="preserve">Bryan Le Toquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schipman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Duncombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Medicine in Football</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/24733938.2022.2072944⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (5), pp.489-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2021.1999618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817797v1</w:t>
+                <w:t xml:space="preserve">hal-03626716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the visual impairment origin a performance factor? Analysis of international-level para swimmers and para athletes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Schipman</w:t>
+                <w:t xml:space="preserve">Multi-hosting UEFA European Football Championship: fair enough between participating teams?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Duncombe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégoire Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40 (5), pp.489-497. </w:t>
+              <w:t xml:space="preserve">Science and Medicine in Football</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2021.1999618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/24733938.2022.2072944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626716v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does maternity during sports career jeopardize future athletic success in elite marathon runners?</w:t>
               </w:r>
@@ -1321,51 +1321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Meignié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Duncombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1410,486 +1410,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heads-Up: Risk-Specific Neurodegenerative Mortality and Years-Saved Analysis on the US Olympian Cohort</w:t>
+                <w:t xml:space="preserve">The Relationships Between Training Load, Type of Sport, and Sleep Among High-Level Adolescent Athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moi Yamazaki</w:t>
+                <w:t xml:space="preserve">Anis Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Duforez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juliana Antero</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.705616⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (6), pp.890-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2020-0463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633902v1</w:t>
+                <w:t xml:space="preserve">hal-03594671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female and male US Olympic athletes live 5 years longer than their general population counterparts: a study of 8124 former US Olympians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heads-Up: Risk-Specific Neurodegenerative Mortality and Years-Saved Analysis on the US Olympian Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moi Yamazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juliana Antero</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.705616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.705616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2019-101696⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03261324v1</w:t>
+                <w:t xml:space="preserve">hal-03633902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relationships Between Training Load, Type of Sport, and Sleep Among High-Level Adolescent Athletes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Duforez</w:t>
+                <w:t xml:space="preserve">Female and male US Olympic athletes live 5 years longer than their general population counterparts: a study of 8124 former US Olympians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Antero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Leger</w:t>
+                <w:t xml:space="preserve">Hirofumi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Nedelec</w:t>
+                <w:t xml:space="preserve">Maja Pohar-Perme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (6), pp.890-899. </w:t>
+              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (4), pp.206-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2020-0463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2019-101696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594671v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The COVID-19 Pandemic Impact on Away and Home Victories in Soccer and Rugby Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sedeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schipman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1917,953 +1917,953 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of dimensional changes on glycolytic metabolism during growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covid-19 Mortality: A Matter of Vulnerability Among Nations Facing Limited Margins of Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Antero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Diry</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-020-04436-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.604339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935264v1</w:t>
+                <w:t xml:space="preserve">hal-03014119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High hopes: lower risk of death due to mental disorders and self-harm in a century-long US Olympian cohort compared with the general population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Body and Boat: Significance of Morphology on Elite Rowing Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Duncombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2020-102624⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2020.597676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261365v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environmental factors on Olympic cross-country mountain bike performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Brocherie</w:t>
+                <w:t xml:space="preserve">Importance of dimensional changes on glycolytic metabolism during growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Diry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Fischer</w:t>
+                <w:t xml:space="preserve">Sébastien Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temperature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (2), pp.149-156. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.2137-2146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23328940.2020.1761577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-020-04436-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065248v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does an Optimal Relationship Between Injury Risk and Workload Represented by the “Sweet Spot” Really Exist? An Example From Elite French Soccer Players and Pentathletes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Sedeaud</w:t>
+                <w:t xml:space="preserve">High hopes: lower risk of death due to mental disorders and self-harm in a century-long US Olympian cohort compared with the general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Duncombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirofumi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maxence Berrou</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schipman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.01034⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, bjsports-2020-102624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2020-102624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225593v1</w:t>
+                <w:t xml:space="preserve">hal-03261365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Recovery Practices Adopted by Professional Tennis Players on Fatigue Markers According to Training Type Clusters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+                <w:t xml:space="preserve">Influence of environmental factors on Olympic cross-country mountain bike performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brocherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Bieuzen</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Meric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2020.00109⟩</w:t>
+              <w:t xml:space="preserve">Temperature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (2), pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23328940.2020.1761577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937572v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body and Boat: Significance of Morphology on Elite Rowing Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does an Optimal Relationship Between Injury Risk and Workload Represented by the “Sweet Spot” Really Exist? An Example From Elite French Soccer Players and Pentathletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sedeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Brasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maxence Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2020.597676⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.01034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430346v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 Mortality: A Matter of Vulnerability Among Nations Facing Limited Margins of Adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of Recovery Practices Adopted by Professional Tennis Players on Fatigue Markers According to Training Type Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juliana Antero</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montalvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Le Bourg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
+                <w:t xml:space="preserve">François Bieuzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, </w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.604339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2020.00109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014119v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2881,103 +2881,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative age effect among French swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Difernand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Antero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53èmes journées de statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Jun 2022, Lyon, France</w:t>
@@ -3038,103 +3038,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Age Effect Among French Swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Difernand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Antero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSS Sevilla 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Séville, Spain</w:t>
@@ -3195,77 +3195,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude critique d'une modélisation des effets du confinement. Journal International de Médecine (en ligne : jim.fr), 2 mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3283,64 +3283,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement : à trop vouloir prouver…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3797,51 +3797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Storme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Larochelambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Hamri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2023-001810" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03965690v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Barlier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Difernand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1082072" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531349v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste N&#233;ri-Fuchs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.04.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Homo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rousseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1082174" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Golovkine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Niffoi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1110526" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2022.2052428" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03817797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24733938.2022.2072944" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03626716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Le Toquin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schipman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Duncombe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1999618" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forstmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2022.2089054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03633902v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moi Yamazaki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.705616" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03261324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Tanaka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Pohar-Perme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2019-101696" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Aloulou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duforez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nedelec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2020-0463" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03625906v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2021.695922" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02935264v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Diry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Armstrong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04436-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03261365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2020-102624" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03065248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fischer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Meric" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23328940.2020.1761577" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03225593v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Moussa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brasse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Berrou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.01034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937572v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poignard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montalvan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bieuzen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.00109" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott del Vecchio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.597676" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014119v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Bourg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.604339" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002132v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03227729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Derycke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04563715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UBFCK073" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Storme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Larochelambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Hamri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2023-001810" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Golovkine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Niffoi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1110526" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03965690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Barlier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Difernand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1082072" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste N&#233;ri-Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.04.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Homo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1082174" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2022.2052428" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03626716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Le Toquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schipman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Duncombe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1999618" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03817797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24733938.2022.2072944" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forstmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2022.2089054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Aloulou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duforez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nedelec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2020-0463" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03633902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moi Yamazaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.705616" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03261324v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Tanaka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Pohar-Perme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2019-101696" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03625906v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2021.695922" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014119v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Bourg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.604339" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott del Vecchio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.597676" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02935264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Diry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bardin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Armstrong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04436-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03261365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2020-102624" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03065248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fischer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Meric" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23328940.2020.1761577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03225593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Moussa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brasse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Berrou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.01034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937572v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poignard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montalvan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bieuzen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.00109" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002132v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03227729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Derycke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04563715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UBFCK073" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>