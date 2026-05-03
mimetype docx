--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1038,265 +1038,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the visual impairment origin a performance factor? Analysis of international-level para swimmers and para athletes</w:t>
+                <w:t xml:space="preserve">Multi-hosting UEFA European Football Championship: fair enough between participating teams?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Le Toquin</w:t>
+                <w:t xml:space="preserve">Franck Brocherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Schipman</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégoire Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2021.1999618⟩</w:t>
+              <w:t xml:space="preserve">Science and Medicine in Football</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24733938.2022.2072944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626716v1</w:t>
+                <w:t xml:space="preserve">hal-03817797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-hosting UEFA European Football Championship: fair enough between participating teams?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the visual impairment origin a performance factor? Analysis of international-level para swimmers and para athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Le Toquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schipman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Brocherie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
+                <w:t xml:space="preserve">Guillaume Saulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Millet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Duncombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Medicine in Football</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (5), pp.489-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/24733938.2022.2072944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2021.1999618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817797v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does maternity during sports career jeopardize future athletic success in elite marathon runners?</w:t>
               </w:r>
@@ -1321,51 +1321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Meignié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Duncombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1410,417 +1410,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relationships Between Training Load, Type of Sport, and Sleep Among High-Level Adolescent Athletes</w:t>
+                <w:t xml:space="preserve">Heads-Up: Risk-Specific Neurodegenerative Mortality and Years-Saved Analysis on the US Olympian Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Aloulou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Leger</w:t>
+                <w:t xml:space="preserve">Moi Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Nedelec</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Antero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2020-0463⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.705616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.705616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594671v1</w:t>
+                <w:t xml:space="preserve">hal-03633902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heads-Up: Risk-Specific Neurodegenerative Mortality and Years-Saved Analysis on the US Olympian Cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moi Yamazaki</w:t>
+                <w:t xml:space="preserve">Female and male US Olympic athletes live 5 years longer than their general population counterparts: a study of 8124 former US Olympians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Antero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirofumi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saulière</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Pohar-Perme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliana Antero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.705616⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (4), pp.206-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2019-101696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633902v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female and male US Olympic athletes live 5 years longer than their general population counterparts: a study of 8124 former US Olympians</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliana Antero</w:t>
+                <w:t xml:space="preserve">The Relationships Between Training Load, Type of Sport, and Sleep Among High-Level Adolescent Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Duforez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirofumi Tanaka</w:t>
+                <w:t xml:space="preserve">Damien Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Pohar-Perme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
+                <w:t xml:space="preserve">Mathieu Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55 (4), pp.206-212. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (6), pp.890-899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2019-101696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2020-0463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261324v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The COVID-19 Pandemic Impact on Away and Home Victories in Soccer and Rugby Union</w:t>
               </w:r>
@@ -1832,51 +1832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sedeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schipman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2092,51 +2092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Duncombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2321,90 +2321,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High hopes: lower risk of death due to mental disorders and self-harm in a century-long US Olympian cohort compared with the general population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Duncombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirofumi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schipman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2455,51 +2455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of environmental factors on Olympic cross-country mountain bike performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3797,51 +3797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Storme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Larochelambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Hamri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2023-001810" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Golovkine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Niffoi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1110526" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03965690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Barlier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Difernand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1082072" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste N&#233;ri-Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.04.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Homo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1082174" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2022.2052428" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03626716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Le Toquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schipman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Duncombe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1999618" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03817797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24733938.2022.2072944" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forstmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2022.2089054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Aloulou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duforez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nedelec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2020-0463" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03633902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moi Yamazaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.705616" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03261324v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Tanaka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Pohar-Perme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2019-101696" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03625906v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2021.695922" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014119v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Bourg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.604339" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott del Vecchio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.597676" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02935264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Diry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bardin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Armstrong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04436-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03261365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2020-102624" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03065248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fischer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Meric" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23328940.2020.1761577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03225593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Moussa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brasse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Berrou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.01034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937572v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poignard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montalvan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bieuzen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.00109" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002132v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03227729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Derycke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04563715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UBFCK073" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Storme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Larochelambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Hamri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2023-001810" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Golovkine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Niffoi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1110526" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03965690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Barlier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Difernand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1082072" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste N&#233;ri-Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.04.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Homo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1082174" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2022.2052428" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03817797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24733938.2022.2072944" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03626716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Le Toquin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schipman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Duncombe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1999618" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forstmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2022.2089054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03633902v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moi Yamazaki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.705616" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03261324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Tanaka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Pohar-Perme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2019-101696" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Aloulou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duforez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nedelec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2020-0463" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03625906v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2021.695922" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014119v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Bourg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.604339" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott del Vecchio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.597676" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02935264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Diry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bardin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Armstrong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04436-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03261365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2020-102624" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03065248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fischer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Meric" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23328940.2020.1761577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03225593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Moussa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brasse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Berrou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.01034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937572v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poignard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montalvan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bieuzen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.00109" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002132v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03227729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Derycke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04563715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UBFCK073" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>