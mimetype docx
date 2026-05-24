--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -368,645 +368,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menstrual cycle and hormonal contraceptive phases’ effect on elite rowers’ training, performance and wellness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential estimation model in French alpine skiing - Individual evolution curve and progression typology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Antero</w:t>
+                <w:t xml:space="preserve">Kilian Barlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Hamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Golovkine</w:t>
+                <w:t xml:space="preserve">Audrey Difernand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Niffoi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tom Chassard</w:t>
+                <w:t xml:space="preserve">Adrien Sedeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">, 2023, 13, pp.1082072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1110526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1082072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221101v1</w:t>
+                <w:t xml:space="preserve">hal-03965690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential estimation model in French alpine skiing - Individual evolution curve and progression typology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medical withdrawals in elite tennis in reference to playing standards, court surfaces and genders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Néri-Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sedeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Sedeaud</w:t>
+                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.1082072. </w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (6), pp.296-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1082072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2023.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965690v1</w:t>
+                <w:t xml:space="preserve">hal-05531349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical withdrawals in elite tennis in reference to playing standards, court surfaces and genders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relative age effects in track-and-field: Identification and performance rebalancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Difernand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Néri-Fuchs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Sedeaud</w:t>
+                <w:t xml:space="preserve">Sébastien Homo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Marc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
+                <w:t xml:space="preserve">Florian Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
+                <w:t xml:space="preserve">Juliana Antero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (6), pp.296-300. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2023.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1082174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531349v1</w:t>
+                <w:t xml:space="preserve">hal-04002121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative age effects in track-and-field: Identification and performance rebalancing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
+                <w:t xml:space="preserve">Menstrual cycle and hormonal contraceptive phases’ effect on elite rowers’ training, performance and wellness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Antero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Homo</w:t>
+                <w:t xml:space="preserve">Steven Golovkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliana Antero</w:t>
+                <w:t xml:space="preserve">Louis Niffoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Meignié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13, </w:t>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1082174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1110526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002121v1</w:t>
+                <w:t xml:space="preserve">hal-04221101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative age effect in French alpine skiing: Problem and solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Difernand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Antero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sedeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40 (10), pp.1137-1148. </w:t>
@@ -1410,486 +1410,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heads-Up: Risk-Specific Neurodegenerative Mortality and Years-Saved Analysis on the US Olympian Cohort</w:t>
+                <w:t xml:space="preserve">The Relationships Between Training Load, Type of Sport, and Sleep Among High-Level Adolescent Athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moi Yamazaki</w:t>
+                <w:t xml:space="preserve">Anis Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Duforez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juliana Antero</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.705616⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (6), pp.890-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2020-0463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633902v1</w:t>
+                <w:t xml:space="preserve">hal-03594671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female and male US Olympic athletes live 5 years longer than their general population counterparts: a study of 8124 former US Olympians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Heads-Up: Risk-Specific Neurodegenerative Mortality and Years-Saved Analysis on the US Olympian Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moi Yamazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Antero</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.705616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.705616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2019-101696⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03261324v1</w:t>
+                <w:t xml:space="preserve">hal-03633902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relationships Between Training Load, Type of Sport, and Sleep Among High-Level Adolescent Athletes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Duforez</w:t>
+                <w:t xml:space="preserve">Female and male US Olympic athletes live 5 years longer than their general population counterparts: a study of 8124 former US Olympians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Antero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Leger</w:t>
+                <w:t xml:space="preserve">Hirofumi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Nedelec</w:t>
+                <w:t xml:space="preserve">Maja Pohar-Perme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (6), pp.890-899. </w:t>
+              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (4), pp.206-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2020-0463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2019-101696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594671v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The COVID-19 Pandemic Impact on Away and Home Victories in Soccer and Rugby Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sedeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schipman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1917,953 +1917,953 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 Mortality: A Matter of Vulnerability Among Nations Facing Limited Margins of Adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of dimensional changes on glycolytic metabolism during growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Diry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.604339⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.2137-2146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-020-04436-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014119v1</w:t>
+                <w:t xml:space="preserve">hal-02935264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body and Boat: Significance of Morphology on Elite Rowing Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High hopes: lower risk of death due to mental disorders and self-harm in a century-long US Olympian cohort compared with the general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Duncombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirofumi Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schipman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, bjsports-2020-102624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2020-102624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspor.2020.597676⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03430346v1</w:t>
+                <w:t xml:space="preserve">hal-03261365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of dimensional changes on glycolytic metabolism during growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allison Diry</w:t>
+                <w:t xml:space="preserve">Does an Optimal Relationship Between Injury Risk and Workload Represented by the “Sweet Spot” Really Exist? An Example From Elite French Soccer Players and Pentathletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sedeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ratel</w:t>
+                <w:t xml:space="preserve">Issa Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffrey Bardin</w:t>
+                <w:t xml:space="preserve">Didier Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Armstrong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
+                <w:t xml:space="preserve">Jean-Maxence Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 120, pp.2137-2146. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-020-04436-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.01034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935264v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High hopes: lower risk of death due to mental disorders and self-harm in a century-long US Olympian cohort compared with the general population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hirofumi Tanaka</w:t>
+                <w:t xml:space="preserve">Influence of environmental factors on Olympic cross-country mountain bike performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brocherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Meric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Riera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2020-102624⟩</w:t>
+              <w:t xml:space="preserve">Temperature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (2), pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23328940.2020.1761577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261365v1</w:t>
+                <w:t xml:space="preserve">hal-03065248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environmental factors on Olympic cross-country mountain bike performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Fischer</w:t>
+                <w:t xml:space="preserve">The Impact of Recovery Practices Adopted by Professional Tennis Players on Fatigue Markers According to Training Type Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Riera</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montalvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bieuzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23328940.2020.1761577⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2020.00109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065248v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does an Optimal Relationship Between Injury Risk and Workload Represented by the “Sweet Spot” Really Exist? An Example From Elite French Soccer Players and Pentathletes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Body and Boat: Significance of Morphology on Elite Rowing Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Duncombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Sedeaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maxence Berrou</w:t>
+                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2020.597676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.01034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03225593v1</w:t>
+                <w:t xml:space="preserve">hal-03430346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Recovery Practices Adopted by Professional Tennis Players on Fatigue Markers According to Training Type Clusters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Covid-19 Mortality: A Matter of Vulnerability Among Nations Facing Limited Margins of Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Montalvan</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Antero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bieuzen</w:t>
+                <w:t xml:space="preserve">Eric Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspor.2020.00109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.604339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937572v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2881,103 +2881,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative age effect among French swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Difernand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Antero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53èmes journées de statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Jun 2022, Lyon, France</w:t>
@@ -3038,103 +3038,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Age Effect Among French Swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Difernand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Antero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSS Sevilla 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Séville, Spain</w:t>
@@ -3195,77 +3195,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude critique d'une modélisation des effets du confinement. Journal International de Médecine (en ligne : jim.fr), 2 mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3283,64 +3283,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement : à trop vouloir prouver…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3797,51 +3797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Storme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Larochelambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Hamri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2023-001810" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Golovkine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Niffoi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1110526" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03965690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Barlier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Difernand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1082072" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste N&#233;ri-Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.04.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Homo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1082174" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2022.2052428" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03817797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24733938.2022.2072944" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03626716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Le Toquin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schipman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Duncombe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1999618" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forstmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2022.2089054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03633902v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moi Yamazaki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.705616" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03261324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Tanaka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Pohar-Perme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2019-101696" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Aloulou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duforez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nedelec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2020-0463" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03625906v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2021.695922" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014119v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Bourg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.604339" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott del Vecchio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.597676" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02935264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Diry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bardin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Armstrong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04436-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03261365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2020-102624" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03065248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fischer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Meric" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23328940.2020.1761577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03225593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Moussa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brasse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Berrou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.01034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937572v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poignard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montalvan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bieuzen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.00109" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002132v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03227729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Derycke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04563715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UBFCK073" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Storme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Larochelambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Hamri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2023-001810" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03965690v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Barlier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Difernand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1082072" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531349v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste N&#233;ri-Fuchs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.04.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Homo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rousseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1082174" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Golovkine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Niffoi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1110526" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2022.2052428" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03817797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24733938.2022.2072944" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03626716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Le Toquin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schipman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Duncombe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1999618" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forstmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2022.2089054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Aloulou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duforez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nedelec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2020-0463" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03633902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moi Yamazaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.705616" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03261324v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Tanaka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Pohar-Perme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2019-101696" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03625906v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2021.695922" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02935264v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Diry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Armstrong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04436-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03261365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2020-102624" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03225593v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Moussa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brasse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Berrou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.01034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03065248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fischer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Meric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23328940.2020.1761577" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937572v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poignard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montalvan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bieuzen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.00109" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott del Vecchio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.597676" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014119v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Bourg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.604339" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002132v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03227729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Derycke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04563715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UBFCK073" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>