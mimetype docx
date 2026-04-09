--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -2194,51 +2194,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78530DAB"/>
+    <w:nsid w:val="BFCC789C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2342,51 +2342,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FFA92E93"/>
+    <w:nsid w:val="5AFDDEF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>