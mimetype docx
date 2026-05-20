--- v1 (2026-04-09)
+++ v2 (2026-05-20)
@@ -98,53 +98,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-4616-2502</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=BWSZ2BsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/H-7355-2017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -245,1771 +266,1771 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial and temporal distribution of neodymium isotopic composition within the Rockall Trough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Elliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Förstel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Haurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.103127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the Intermediate Water Masses of the Mediterranean Sea During the Last Climatic Cycle—New Constraints From Neodymium Isotopes in Foraminifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dubois‐dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (4), pp.e2020PA004153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020pa004153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eastern Atlantic deep-water circulation and carbon storage inferred from neodymium and carbon isotopic compositions over the past 1.1 million years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rapuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Westerhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 252, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of Ocean Circulation Based on Neodymium Isotopic Composition: Potential Limitations and Application to the Mid-Pleistocene Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rapuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5670/oceanog.2020.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millennial-scale variations of the Holocene North Atlantic mid-depth gyre inferred from radiocarbon and neodymium isotopes in cold water corals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Furu Mienis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Collart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 211, pp.93-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene shifts in sub-surface water circulation of the North-East Atlantic inferred from Nd isotopic composition in cold-water corals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Elliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Douville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 410, pp.135-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2019.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset and demise of coral reefs, relationship with regional ocean circulation on the Wyville Thomson Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Elliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Elliot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Douarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 416, pp.article n°105969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2019.105969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fingerprinting Northeast Atlantic water masses using Neodymium isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Montagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.210:267-288 (IF 4,870). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological variations of the intermediate water masses of the western Mediterranean Sea during the past 20 ka inferred from neodymium isotopic composition in foraminifera and cold-water corals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Montagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wienberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (1), pp.17-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/cp-13-17-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraminiferal εNd in the deep north-western subtropical Pacific Ocean: Tracing changes in weathering input over the last 30,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 470, pp.55 - 66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">South Atlantic intermediate water advances into the North-east Atlantic with reduced Atlantic meridional overturning circulation during the last glacial period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Dubois-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Montero Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Montagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (6), pp.2236-2353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016GC006281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into hydrological exchange between the South China Sea and the Western Pacific Ocean based on the Nd isotopic composition of seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 122, pp.25-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr2.2015.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neodymium isotopic composition in foraminifera and authigenic phases of the South China Sea sediments: Implications for the hydrology of the North Pacific Ocean over the past 25 kyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (11), pp.3883-3904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015GC005871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2019,114 +2040,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution de l’hydrologie de l’Atlantique Nord-Est et de la Méditerranée occidentale depuis la dernière période glaciaire à partir de la composition isotopique du néodyme mesurée dans l’eau de mer et les coraux d’eau froide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Climatologie. Université Paris Saclay (COmUE), 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016SACLS114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01404733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2194,51 +2215,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFCC789C"/>
+    <w:nsid w:val="3A239807"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2342,51 +2363,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5AFDDEF8"/>
+    <w:nsid w:val="CB42F7BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2576,51 +2597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-dubois-dauphin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4616-2502" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7355-2017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216913v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius F&#246;rstel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haurine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Duhamel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois&#8208;dauphin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa004153" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152875v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Westerhold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106752" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2020.205" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087629v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furu Mienis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Collart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.01.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105969" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.04.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wienberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-17-2017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD28KZ5H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Montero Serrano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montagna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006281" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805214v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Frank" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2015.11.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC005871" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01404733v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS114" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-dubois-dauphin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4616-2502" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=BWSZ2BsAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7355-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216913v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius F&#246;rstel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haurine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103127" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227533v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Duhamel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois&#8208;dauphin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa004153" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152875v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Westerhold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106752" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2020.205" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furu Mienis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Collart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149410v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.01.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douarin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105969" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.04.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wienberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-17-2017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793207v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD28KZ5H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Montero Serrano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montagna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006281" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805214v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Frank" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2015.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218397v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC005871" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01404733v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS114" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>