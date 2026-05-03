--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quentin Falcoz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal energy storage behaviour of 3D ceramic/molten salt structures under real concentrated solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Díaz-Herrezuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Miranzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Escape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (3), pp.116975. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar salt encapsulated into 3D printed activated carbon/alumina supports for thermal energy storage applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Díaz-Herrezuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Belmonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.100648. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2024.100648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Evaluation of Solar Receiver Heat Losses of a Commercial 9 MWe Linear Fresnel Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16237912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal cycle performance of thermocline storage: numerical and experimental exergy analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vannerem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 278, pp.127647. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.127647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Linear Fresnel Collector Receivers used in Solar Thermal Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Kafira Ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Gomna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezouma Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.21-40. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/psij/2022/v26i8758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of topography on the optical performances of a Fresnel linear asymmetrical concentrator array: The case of the eLLO solar power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 274, pp.127310. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.127310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar-thermal conversion investigation using surface partition method for a cavity receiver with helical pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zou Chongzhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Yanping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.122943. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.122943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and environmental performance of a new solar boiler with heat recovery for seawater desalination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Lorfing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aras Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.330-343. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2022.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-analytical study of dynamic performance of the thermocline heat storage system under time-varying inlet flow and temperature environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheshao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlong Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 244, pp.264-278. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2022.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the impact of fluid distribution on thermocline storage performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vannerem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52, pp.104864. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2022.104864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Linear Fresnel Collector Receivers used in Solar Thermal Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Kafira Ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Gomna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezouma Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (8), pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of combining encapsulated phase change material to sensible heat storage material in one-tank pilot scale thermal energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asaad Keilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vannerem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Milhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51, pp.104504. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2022.104504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance of a new type of boiler using concentrated solar flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Lorfing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 249, pp.114835. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2021.114835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of the impact of operating conditions on thermocline storage performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vannerem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.234-246. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.12.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on heat-transfer characteristics of a cylindrical cavity receiver with pressurized air in helical pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Yanping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yuxuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zou Chongzhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.320-330. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate analytical characterization and multi-parametric optimization design of single-tank thermocline heat storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheshao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.116010. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.116010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined optics and heat transfer numerical model of a solar conical receiver with built-in helical pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongzhe Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193, pp.116775. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2019.116775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of vitrified waste as solid fillers used in thermocline thermal energy storage with parametric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asaad Keilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Milhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.101285. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2020.101285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramics from Municipal Waste Incinerator Bottom Ash and Wasted Clay for Sensible Heat Storage at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lopez Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tessier-Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.3107 - 3120. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-019-00617-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Thermal Energy Storage Pressed Plate Ceramic Based on Municipal Waste Incinerator Bottom Ash and Waste Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lopez Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tessier-Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), pp.689-699. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-019-00629-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Optimization Model for the Solar Cavity Receiver with Helical Pipe at Different Solar Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongzhe Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huayi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.284--295. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11708-019-0613-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility and robustness of a high-temperature air/ceramic thermocline heat storage pilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lopez Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.393-404. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2018.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Critical Geometric Parameters on the Optical Performance of a Conical Cavity Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongzhe Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.673--683. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11708-019-0630-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermal model to predict the dynamic performances of parabolic trough lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.1187-1203. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2017.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility Study Between Synthetic Oil and Vitrified Wastes for Direct Thermal Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.621 - 631. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-016-9622-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis and design of solid energy storage systems using a modified lumped capacitance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfang Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengwu Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.213-223. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility tests between Solar Salt and thermal storage ceramics from inorganic industrial wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 155, pp.14-22. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.05.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimization of solid thermal energy storage modules for solar thermal power plant applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfang Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengwu Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 139, pp.30-42. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a protection thermal energy storage using phase change material coupled to a solar receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Verdier-Gorcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-temperature materials and processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Kinetics of Cd, Pb, and Zn Vaporization during Municipal Solid Waste Bed Incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Asthana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sessiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Patisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (16), pp.7605 - 7609. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie100181x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general kinetic law for heavy metal vaporization during municipal solid waste incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Patisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88, pp.125-130. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Neural Network-Based Surrogate Modeling of Elastic Wave Propagation in Linear Solar Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Barlogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Environment and Electrical Engineering and 2025 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Chania, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope64998.2025.11169043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Dimension Thermodynamics for Optimizing Power Plants Including Heat Storage Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2023 - THE 36TH INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, LAS PALMAS DE GRAN CANARIA,, Spain. pp.136-147, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069564-0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of a Pilot-Scale Thermocline Thermal Energy Storage Combining Latent and Sensible Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asaad Keilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Milhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2022 - 28th International Conference on Concentrating Solar Power and Chemical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Albuquerque, United States. 9 p., </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52825/solarpaces.v1i.620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ébullition en film de l'eau salée sous flux solaire concentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Reims, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2023-082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ébullition en film sous flux solaire concentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Lorfing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aras Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Valenciennes, France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2022-115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of topography on the optical performances of a Fresnel linear concentrator array: the case of the eLLO solar power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLARPACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Albuquerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Study of the Solar Thermodynamic Plant of Llo, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lecat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERAIII Doctoral Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Almeria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 nd law analysis of thermocline -heat storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 32ND INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative ceramic thermal storage material elaborated from municipal incinerator bottom ash.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lopez Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorization.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrified asbestos waste used as filler material in a thermocline storage tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asaad Keilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Milhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASTEENG 18 - 7th International Conference on Engineering for Waste and Biomass Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. p.244-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air/ceramic packed bed thermocline storage system at pilot scale – influence of operating conditions on system behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lopez Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES TRANSFERTS THERMIQUES AU SEIN D'UN LIT DE PARTICULES CONTENANT UN MATERIAU A CHANGEMENT DE PHASE POUR LE STOCKAGE DE CHALEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Toutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Oils reforming into syngas by non-thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Luche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Arabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bochum, Germany. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a solar drop-tube reactor for waste biomass fast pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignesvar Krish Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLARPACES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Almeria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical evaluation of heat losses from a solar receiver in a 9 MWe commercial power plant using linear Fresnel concentrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th SolarPACES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale et théorique des pertes thermiques d’un récepteur solaire d’une centrale commerciale de 9 MWélec à concentration linéaire Fresnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire (JNES 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale et théorique des pertes thermiques d’un récepteur solaire d’une centrale commerciale de 9 MWélec à concentration linéaire Fresnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e congrès de la Société Française de Thermique (SFT 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la topographie sur les performances optiques de concentrateurs linéaires de Fresnel : le cas de la centrale solaire eLLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales de l'Energie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Albi, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des performances de la centrale solaire thermodynamique de Llo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forent Lecat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNES2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Odeillo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Touzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concentrating Solar Thermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394169702.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optics of Concentrating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concentrating Solar Thermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394169702.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quentin Falcoz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal energy storage behaviour of 3D ceramic/molten salt structures under real concentrated solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Díaz-Herrezuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Miranzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Escape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (3), pp.116975. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar salt encapsulated into 3D printed activated carbon/alumina supports for thermal energy storage applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Díaz-Herrezuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Belmonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.100648. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2024.100648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal cycle performance of thermocline storage: numerical and experimental exergy analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vannerem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 278, pp.127647. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.127647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Evaluation of Solar Receiver Heat Losses of a Commercial 9 MWe Linear Fresnel Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16237912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Linear Fresnel Collector Receivers used in Solar Thermal Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Kafira Ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Gomna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezouma Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.21-40. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/psij/2022/v26i8758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of topography on the optical performances of a Fresnel linear asymmetrical concentrator array: The case of the eLLO solar power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 274, pp.127310. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.127310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-analytical study of dynamic performance of the thermocline heat storage system under time-varying inlet flow and temperature environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheshao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlong Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 244, pp.264-278. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2022.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and environmental performance of a new solar boiler with heat recovery for seawater desalination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Lorfing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aras Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.330-343. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2022.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar-thermal conversion investigation using surface partition method for a cavity receiver with helical pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zou Chongzhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Yanping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.122943. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.122943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the impact of fluid distribution on thermocline storage performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vannerem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52, pp.104864. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2022.104864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Linear Fresnel Collector Receivers used in Solar Thermal Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Kafira Ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Gomna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezouma Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (8), pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of combining encapsulated phase change material to sensible heat storage material in one-tank pilot scale thermal energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asaad Keilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vannerem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Milhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51, pp.104504. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2022.104504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on heat-transfer characteristics of a cylindrical cavity receiver with pressurized air in helical pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Yanping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yuxuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zou Chongzhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.320-330. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of the impact of operating conditions on thermocline storage performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vannerem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.234-246. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.12.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance of a new type of boiler using concentrated solar flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Lorfing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 249, pp.114835. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2021.114835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate analytical characterization and multi-parametric optimization design of single-tank thermocline heat storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheshao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.116010. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.116010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined optics and heat transfer numerical model of a solar conical receiver with built-in helical pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongzhe Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193, pp.116775. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2019.116775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of vitrified waste as solid fillers used in thermocline thermal energy storage with parametric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asaad Keilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Milhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.101285. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2020.101285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramics from Municipal Waste Incinerator Bottom Ash and Wasted Clay for Sensible Heat Storage at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lopez Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tessier-Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.3107 - 3120. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-019-00617-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Thermal Energy Storage Pressed Plate Ceramic Based on Municipal Waste Incinerator Bottom Ash and Waste Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lopez Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tessier-Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), pp.689-699. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-019-00629-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility and robustness of a high-temperature air/ceramic thermocline heat storage pilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lopez Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.393-404. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2018.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Optimization Model for the Solar Cavity Receiver with Helical Pipe at Different Solar Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongzhe Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huayi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.284--295. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11708-019-0613-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Critical Geometric Parameters on the Optical Performance of a Conical Cavity Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongzhe Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.673--683. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11708-019-0630-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermal model to predict the dynamic performances of parabolic trough lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.1187-1203. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2017.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility Study Between Synthetic Oil and Vitrified Wastes for Direct Thermal Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.621 - 631. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-016-9622-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis and design of solid energy storage systems using a modified lumped capacitance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfang Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengwu Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.213-223. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimization of solid thermal energy storage modules for solar thermal power plant applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfang Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengwu Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 139, pp.30-42. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility tests between Solar Salt and thermal storage ceramics from inorganic industrial wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 155, pp.14-22. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.05.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a protection thermal energy storage using phase change material coupled to a solar receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Verdier-Gorcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-temperature materials and processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general kinetic law for heavy metal vaporization during municipal solid waste incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Patisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88, pp.125-130. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Kinetics of Cd, Pb, and Zn Vaporization during Municipal Solid Waste Bed Incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Asthana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sessiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Patisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (16), pp.7605 - 7609. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie100181x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Neural Network-Based Surrogate Modeling of Elastic Wave Propagation in Linear Solar Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Barlogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Environment and Electrical Engineering and 2025 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Chania, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope64998.2025.11169043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of a Pilot-Scale Thermocline Thermal Energy Storage Combining Latent and Sensible Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asaad Keilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Milhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2022 - 28th International Conference on Concentrating Solar Power and Chemical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Albuquerque, United States. 9 p., </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52825/solarpaces.v1i.620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Dimension Thermodynamics for Optimizing Power Plants Including Heat Storage Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2023 - THE 36TH INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, LAS PALMAS DE GRAN CANARIA,, Spain. pp.136-147, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069564-0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ébullition en film de l'eau salée sous flux solaire concentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Reims, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2023-082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of topography on the optical performances of a Fresnel linear concentrator array: the case of the eLLO solar power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLARPACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Albuquerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ébullition en film sous flux solaire concentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Lorfing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aras Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Valenciennes, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2022-115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Study of the Solar Thermodynamic Plant of Llo, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lecat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERAIII Doctoral Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Almeria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 nd law analysis of thermocline -heat storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 32ND INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative ceramic thermal storage material elaborated from municipal incinerator bottom ash.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lopez Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorization.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrified asbestos waste used as filler material in a thermocline storage tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asaad Keilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Milhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASTEENG 18 - 7th International Conference on Engineering for Waste and Biomass Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. p.244-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air/ceramic packed bed thermocline storage system at pilot scale – influence of operating conditions on system behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lopez Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES TRANSFERTS THERMIQUES AU SEIN D'UN LIT DE PARTICULES CONTENANT UN MATERIAU A CHANGEMENT DE PHASE POUR LE STOCKAGE DE CHALEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Toutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Oils reforming into syngas by non-thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Luche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Arabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bochum, Germany. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a solar drop-tube reactor for waste biomass fast pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignesvar Krish Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLARPACES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Almeria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale et théorique des pertes thermiques d’un récepteur solaire d’une centrale commerciale de 9 MWélec à concentration linéaire Fresnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire (JNES 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical evaluation of heat losses from a solar receiver in a 9 MWe commercial power plant using linear Fresnel concentrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th SolarPACES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale et théorique des pertes thermiques d’un récepteur solaire d’une centrale commerciale de 9 MWélec à concentration linéaire Fresnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e congrès de la Société Française de Thermique (SFT 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la topographie sur les performances optiques de concentrateurs linéaires de Fresnel : le cas de la centrale solaire eLLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales de l'Energie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Albi, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des performances de la centrale solaire thermodynamique de Llo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forent Lecat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNES2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Odeillo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Touzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concentrating Solar Thermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394169702.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optics of Concentrating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concentrating Solar Thermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394169702.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene D&#237;az-Herrezuelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Miranzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escape" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116975" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Belmonte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100648" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Montanet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roget" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16237912" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vannerem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127647" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kafira Ko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Gomna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezouma Coulibaly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Olives" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/psij/2022/v26i8758" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127310" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Chongzhe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Yanping" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122943" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Lorfing" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laborie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2022.05.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheshao Chang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlong Zhuang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.08.024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104864" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03637554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asaad Keilany" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104504" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114835" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vannerem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.12.061" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yuxuan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.09.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Xiao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongzhe Zou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116775" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02498627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101285" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02049781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopez Ferber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tessier-Doyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00617-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00629-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huayi Feng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-019-0613-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969631v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hoffmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.11.034" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751091v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong You" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-019-0630-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01897970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Neveux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.09.063" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01887776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Walker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9622-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01175580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfang Jian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengwu Bai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Xu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.10.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Motte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Py" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.05.074" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P2ZPGTJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01175582v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Verdier-Gorcias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferriere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Asthana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sessiecq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie100181x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025581v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2009.11.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Barlogis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Tamssaouet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope64998.2025.11169043" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311581v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rebouillat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04770115v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.620" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693740v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Cohen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-082" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-115" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844880v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369628v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lecat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332751v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01890815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332756v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465260v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Belot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447055v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Arabi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cormier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363036v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesvar Krish Subramani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287415v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287357v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287390v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369692v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forent Lecat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943643v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Touzo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;nault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grange" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene D&#237;az-Herrezuelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Miranzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escape" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116975" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Belmonte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100648" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vannerem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127647" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Montanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16237912" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kafira Ko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Gomna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezouma Coulibaly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Olives" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/psij/2022/v26i8758" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127310" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheshao Chang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlong Zhuang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.08.024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Lorfing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laborie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2022.05.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Chongzhe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Yanping" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122943" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104864" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03637554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asaad Keilany" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104504" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943594v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yuxuan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.09.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vannerem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.12.061" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114835" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Xiao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongzhe Zou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116775" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02498627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101285" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02049781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopez Ferber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tessier-Doyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00617-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00629-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hoffmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.11.034" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huayi Feng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-019-0613-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751091v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong You" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-019-0630-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01897970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Neveux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.09.063" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01887776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Walker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9622-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01175580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfang Jian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengwu Bai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Xu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.10.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01175582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Motte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Py" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.05.074" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P2ZPGTJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Verdier-Gorcias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferriere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2009.11.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400624v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Asthana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sessiecq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie100181x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Barlogis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Tamssaouet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope64998.2025.11169043" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04770115v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.620" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311581v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rebouillat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693740v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Cohen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-082" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844880v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-115" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369628v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lecat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332751v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01890815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332756v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465260v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Belot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447055v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Arabi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cormier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363036v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesvar Krish Subramani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287357v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287415v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287390v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369692v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forent Lecat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943643v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Touzo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;nault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grange" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>