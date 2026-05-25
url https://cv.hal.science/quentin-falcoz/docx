--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quentin Falcoz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal energy storage behaviour of 3D ceramic/molten salt structures under real concentrated solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Díaz-Herrezuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Miranzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Escape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (3), pp.116975. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar salt encapsulated into 3D printed activated carbon/alumina supports for thermal energy storage applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Díaz-Herrezuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Belmonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.100648. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2024.100648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal cycle performance of thermocline storage: numerical and experimental exergy analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vannerem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 278, pp.127647. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.127647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Evaluation of Solar Receiver Heat Losses of a Commercial 9 MWe Linear Fresnel Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16237912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Linear Fresnel Collector Receivers used in Solar Thermal Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Kafira Ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Gomna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezouma Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.21-40. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/psij/2022/v26i8758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of topography on the optical performances of a Fresnel linear asymmetrical concentrator array: The case of the eLLO solar power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 274, pp.127310. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.127310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-analytical study of dynamic performance of the thermocline heat storage system under time-varying inlet flow and temperature environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheshao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlong Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 244, pp.264-278. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2022.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and environmental performance of a new solar boiler with heat recovery for seawater desalination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Lorfing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aras Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.330-343. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2022.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar-thermal conversion investigation using surface partition method for a cavity receiver with helical pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zou Chongzhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Yanping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.122943. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.122943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the impact of fluid distribution on thermocline storage performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vannerem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52, pp.104864. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2022.104864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Linear Fresnel Collector Receivers used in Solar Thermal Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Kafira Ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Gomna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezouma Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (8), pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of combining encapsulated phase change material to sensible heat storage material in one-tank pilot scale thermal energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asaad Keilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vannerem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Milhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51, pp.104504. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2022.104504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on heat-transfer characteristics of a cylindrical cavity receiver with pressurized air in helical pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Yanping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yuxuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zou Chongzhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.320-330. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of the impact of operating conditions on thermocline storage performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vannerem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.234-246. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.12.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance of a new type of boiler using concentrated solar flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Lorfing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 249, pp.114835. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2021.114835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate analytical characterization and multi-parametric optimization design of single-tank thermocline heat storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheshao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.116010. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.116010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined optics and heat transfer numerical model of a solar conical receiver with built-in helical pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongzhe Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193, pp.116775. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2019.116775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of vitrified waste as solid fillers used in thermocline thermal energy storage with parametric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asaad Keilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Milhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.101285. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2020.101285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramics from Municipal Waste Incinerator Bottom Ash and Wasted Clay for Sensible Heat Storage at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lopez Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tessier-Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.3107 - 3120. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-019-00617-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Thermal Energy Storage Pressed Plate Ceramic Based on Municipal Waste Incinerator Bottom Ash and Waste Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lopez Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tessier-Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), pp.689-699. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-019-00629-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility and robustness of a high-temperature air/ceramic thermocline heat storage pilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lopez Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.393-404. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2018.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Optimization Model for the Solar Cavity Receiver with Helical Pipe at Different Solar Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongzhe Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huayi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.284--295. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11708-019-0613-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Critical Geometric Parameters on the Optical Performance of a Conical Cavity Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongzhe Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.673--683. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11708-019-0630-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermal model to predict the dynamic performances of parabolic trough lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.1187-1203. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2017.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility Study Between Synthetic Oil and Vitrified Wastes for Direct Thermal Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.621 - 631. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-016-9622-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis and design of solid energy storage systems using a modified lumped capacitance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfang Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengwu Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.213-223. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimization of solid thermal energy storage modules for solar thermal power plant applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfang Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengwu Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 139, pp.30-42. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility tests between Solar Salt and thermal storage ceramics from inorganic industrial wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 155, pp.14-22. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.05.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a protection thermal energy storage using phase change material coupled to a solar receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Verdier-Gorcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-temperature materials and processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general kinetic law for heavy metal vaporization during municipal solid waste incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Patisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88, pp.125-130. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Kinetics of Cd, Pb, and Zn Vaporization during Municipal Solid Waste Bed Incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Asthana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sessiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Patisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (16), pp.7605 - 7609. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie100181x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Neural Network-Based Surrogate Modeling of Elastic Wave Propagation in Linear Solar Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Barlogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Environment and Electrical Engineering and 2025 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Chania, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope64998.2025.11169043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of a Pilot-Scale Thermocline Thermal Energy Storage Combining Latent and Sensible Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asaad Keilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Milhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2022 - 28th International Conference on Concentrating Solar Power and Chemical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Albuquerque, United States. 9 p., </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52825/solarpaces.v1i.620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Dimension Thermodynamics for Optimizing Power Plants Including Heat Storage Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2023 - THE 36TH INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, LAS PALMAS DE GRAN CANARIA,, Spain. pp.136-147, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069564-0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ébullition en film de l'eau salée sous flux solaire concentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Reims, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2023-082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of topography on the optical performances of a Fresnel linear concentrator array: the case of the eLLO solar power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLARPACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Albuquerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ébullition en film sous flux solaire concentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Lorfing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aras Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Valenciennes, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2022-115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Study of the Solar Thermodynamic Plant of Llo, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lecat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERAIII Doctoral Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Almeria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 nd law analysis of thermocline -heat storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 32ND INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative ceramic thermal storage material elaborated from municipal incinerator bottom ash.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lopez Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorization.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrified asbestos waste used as filler material in a thermocline storage tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asaad Keilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Milhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASTEENG 18 - 7th International Conference on Engineering for Waste and Biomass Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. p.244-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air/ceramic packed bed thermocline storage system at pilot scale – influence of operating conditions on system behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lopez Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES TRANSFERTS THERMIQUES AU SEIN D'UN LIT DE PARTICULES CONTENANT UN MATERIAU A CHANGEMENT DE PHASE POUR LE STOCKAGE DE CHALEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Toutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Oils reforming into syngas by non-thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Luche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Arabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bochum, Germany. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a solar drop-tube reactor for waste biomass fast pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignesvar Krish Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLARPACES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Almeria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale et théorique des pertes thermiques d’un récepteur solaire d’une centrale commerciale de 9 MWélec à concentration linéaire Fresnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire (JNES 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical evaluation of heat losses from a solar receiver in a 9 MWe commercial power plant using linear Fresnel concentrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th SolarPACES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale et théorique des pertes thermiques d’un récepteur solaire d’une centrale commerciale de 9 MWélec à concentration linéaire Fresnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e congrès de la Société Française de Thermique (SFT 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la topographie sur les performances optiques de concentrateurs linéaires de Fresnel : le cas de la centrale solaire eLLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales de l'Energie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Albi, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des performances de la centrale solaire thermodynamique de Llo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forent Lecat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNES2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Odeillo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Touzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concentrating Solar Thermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394169702.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optics of Concentrating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concentrating Solar Thermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394169702.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quentin Falcoz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal energy storage behaviour of 3D ceramic/molten salt structures under real concentrated solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Díaz-Herrezuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Miranzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Escape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (3), pp.116975. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar salt encapsulated into 3D printed activated carbon/alumina supports for thermal energy storage applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Díaz-Herrezuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Belmonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.100648. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2024.100648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Evaluation of Solar Receiver Heat Losses of a Commercial 9 MWe Linear Fresnel Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16237912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal cycle performance of thermocline storage: numerical and experimental exergy analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vannerem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 278, pp.127647. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.127647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Linear Fresnel Collector Receivers used in Solar Thermal Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Kafira Ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Gomna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezouma Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.21-40. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/psij/2022/v26i8758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of topography on the optical performances of a Fresnel linear asymmetrical concentrator array: The case of the eLLO solar power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 274, pp.127310. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.127310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-analytical study of dynamic performance of the thermocline heat storage system under time-varying inlet flow and temperature environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheshao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlong Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 244, pp.264-278. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2022.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and environmental performance of a new solar boiler with heat recovery for seawater desalination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Lorfing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aras Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.330-343. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2022.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar-thermal conversion investigation using surface partition method for a cavity receiver with helical pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zou Chongzhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Yanping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.122943. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.122943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the impact of fluid distribution on thermocline storage performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vannerem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52, pp.104864. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2022.104864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Linear Fresnel Collector Receivers used in Solar Thermal Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Kafira Ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Gomna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezouma Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (8), pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of combining encapsulated phase change material to sensible heat storage material in one-tank pilot scale thermal energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asaad Keilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Vannerem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Milhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51, pp.104504. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2022.104504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance of a new type of boiler using concentrated solar flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Lorfing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 249, pp.114835. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2021.114835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on heat-transfer characteristics of a cylindrical cavity receiver with pressurized air in helical pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Yanping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yuxuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zou Chongzhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.320-330. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of the impact of operating conditions on thermocline storage performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vannerem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.234-246. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.12.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate analytical characterization and multi-parametric optimization design of single-tank thermocline heat storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheshao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.116010. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.116010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined optics and heat transfer numerical model of a solar conical receiver with built-in helical pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongzhe Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193, pp.116775. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2019.116775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of vitrified waste as solid fillers used in thermocline thermal energy storage with parametric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asaad Keilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Milhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.101285. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2020.101285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramics from Municipal Waste Incinerator Bottom Ash and Wasted Clay for Sensible Heat Storage at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lopez Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tessier-Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.3107 - 3120. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-019-00617-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Thermal Energy Storage Pressed Plate Ceramic Based on Municipal Waste Incinerator Bottom Ash and Waste Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lopez Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tessier-Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), pp.689-699. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-019-00629-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility and robustness of a high-temperature air/ceramic thermocline heat storage pilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lopez Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.393-404. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2018.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Optimization Model for the Solar Cavity Receiver with Helical Pipe at Different Solar Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongzhe Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huayi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.284--295. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11708-019-0613-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Critical Geometric Parameters on the Optical Performance of a Conical Cavity Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongzhe Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.673--683. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11708-019-0630-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermal model to predict the dynamic performances of parabolic trough lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.1187-1203. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2017.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility Study Between Synthetic Oil and Vitrified Wastes for Direct Thermal Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.621 - 631. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-016-9622-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis and design of solid energy storage systems using a modified lumped capacitance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfang Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengwu Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.213-223. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility tests between Solar Salt and thermal storage ceramics from inorganic industrial wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 155, pp.14-22. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.05.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimization of solid thermal energy storage modules for solar thermal power plant applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfang Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengwu Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 139, pp.30-42. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a protection thermal energy storage using phase change material coupled to a solar receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Verdier-Gorcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-temperature materials and processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Kinetics of Cd, Pb, and Zn Vaporization during Municipal Solid Waste Bed Incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Asthana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sessiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Patisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (16), pp.7605 - 7609. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie100181x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general kinetic law for heavy metal vaporization during municipal solid waste incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Patisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88, pp.125-130. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Neural Network-Based Surrogate Modeling of Elastic Wave Propagation in Linear Solar Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Barlogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Environment and Electrical Engineering and 2025 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Chania, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope64998.2025.11169043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of a Pilot-Scale Thermocline Thermal Energy Storage Combining Latent and Sensible Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asaad Keilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Milhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2022 - 28th International Conference on Concentrating Solar Power and Chemical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Albuquerque, United States. 9 p., </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52825/solarpaces.v1i.620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Dimension Thermodynamics for Optimizing Power Plants Including Heat Storage Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2023 - THE 36TH INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, LAS PALMAS DE GRAN CANARIA,, Spain. pp.136-147, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069564-0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ébullition en film de l'eau salée sous flux solaire concentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Reims, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2023-082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of topography on the optical performances of a Fresnel linear concentrator array: the case of the eLLO solar power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLARPACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Albuquerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ébullition en film sous flux solaire concentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Lorfing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aras Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Valenciennes, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2022-115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Study of the Solar Thermodynamic Plant of Llo, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lecat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERAIII Doctoral Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Almeria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 nd law analysis of thermocline -heat storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 32ND INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative ceramic thermal storage material elaborated from municipal incinerator bottom ash.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lopez Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorization.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrified asbestos waste used as filler material in a thermocline storage tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asaad Keilany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Milhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASTEENG 18 - 7th International Conference on Engineering for Waste and Biomass Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. p.244-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air/ceramic packed bed thermocline storage system at pilot scale – influence of operating conditions on system behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lopez Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES TRANSFERTS THERMIQUES AU SEIN D'UN LIT DE PARTICULES CONTENANT UN MATERIAU A CHANGEMENT DE PHASE POUR LE STOCKAGE DE CHALEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Toutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Oils reforming into syngas by non-thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Luche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Arabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bochum, Germany. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a solar drop-tube reactor for waste biomass fast pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignesvar Krish Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLARPACES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Almeria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale et théorique des pertes thermiques d’un récepteur solaire d’une centrale commerciale de 9 MWélec à concentration linéaire Fresnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire (JNES 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical evaluation of heat losses from a solar receiver in a 9 MWe commercial power plant using linear Fresnel concentrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th SolarPACES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale et théorique des pertes thermiques d’un récepteur solaire d’une centrale commerciale de 9 MWélec à concentration linéaire Fresnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e congrès de la Société Française de Thermique (SFT 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la topographie sur les performances optiques de concentrateurs linéaires de Fresnel : le cas de la centrale solaire eLLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales de l'Energie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Albi, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des performances de la centrale solaire thermodynamique de Llo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Montanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forent Lecat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNES2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Odeillo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Touzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concentrating Solar Thermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394169702.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optics of Concentrating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concentrating Solar Thermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394169702.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene D&#237;az-Herrezuelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Miranzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escape" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116975" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Belmonte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100648" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vannerem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127647" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Montanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16237912" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kafira Ko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Gomna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezouma Coulibaly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Olives" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/psij/2022/v26i8758" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127310" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheshao Chang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlong Zhuang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.08.024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Lorfing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laborie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2022.05.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Chongzhe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Yanping" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122943" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104864" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03637554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asaad Keilany" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104504" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943594v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yuxuan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.09.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vannerem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.12.061" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114835" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Xiao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongzhe Zou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116775" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02498627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101285" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02049781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopez Ferber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tessier-Doyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00617-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00629-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hoffmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.11.034" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huayi Feng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-019-0613-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751091v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong You" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-019-0630-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01897970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Neveux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.09.063" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01887776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Walker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9622-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01175580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfang Jian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengwu Bai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Xu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.10.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01175582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Motte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Py" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.05.074" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P2ZPGTJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Verdier-Gorcias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferriere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2009.11.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400624v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Asthana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sessiecq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie100181x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Barlogis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Tamssaouet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope64998.2025.11169043" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04770115v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.620" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311581v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rebouillat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693740v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Cohen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-082" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844880v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-115" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369628v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lecat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332751v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01890815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332756v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465260v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Belot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447055v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Arabi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cormier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363036v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesvar Krish Subramani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287357v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287415v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287390v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369692v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forent Lecat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943643v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Touzo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;nault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grange" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene D&#237;az-Herrezuelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Miranzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escape" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116975" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Belmonte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100648" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Montanet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roget" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16237912" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vannerem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127647" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kafira Ko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Gomna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezouma Coulibaly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Olives" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/psij/2022/v26i8758" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127310" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheshao Chang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlong Zhuang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.08.024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Lorfing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laborie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2022.05.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Chongzhe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Yanping" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122943" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104864" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03637554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asaad Keilany" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104504" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114835" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yuxuan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.09.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vannerem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.12.061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Xiao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongzhe Zou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116775" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02498627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101285" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02049781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopez Ferber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tessier-Doyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00617-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00629-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hoffmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.11.034" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huayi Feng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-019-0613-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751091v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong You" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-019-0630-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01897970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Neveux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.09.063" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01887776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Walker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9622-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01175580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfang Jian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengwu Bai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Xu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.10.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Motte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Py" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.05.074" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P2ZPGTJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01175582v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Verdier-Gorcias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferriere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Asthana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sessiecq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie100181x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025581v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2009.11.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Barlogis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Tamssaouet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope64998.2025.11169043" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04770115v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.620" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311581v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rebouillat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693740v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Cohen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-082" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844880v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-115" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369628v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lecat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332751v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01890815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332756v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465260v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Belot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447055v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Arabi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cormier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363036v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesvar Krish Subramani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287357v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287415v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287390v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369692v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forent Lecat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943643v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Touzo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;nault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grange" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>