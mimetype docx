--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -722,475 +722,453 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the security of public surrogate watermark detectors</w:t>
+                <w:t xml:space="preserve">Guidance Watermarking for Diffusion Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Imadache</w:t>
+                <w:t xml:space="preserve">Enoal Gesny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Giboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICLR 2026 - International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Rio de Janairo, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168353v1</w:t>
+                <w:t xml:space="preserve">hal-05582857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WaterMax: breaking the LLM watermark detectability-robustness-quality trade-off</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the security of public surrogate watermark detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Imadache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Giboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2024 - 38th Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Hyderabad, India. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10889821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766606v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When does gradient estimation improve black-box adversarial attacks?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WaterMax: breaking the LLM watermark detectability-robustness-quality trade-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Giboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIFS 2024 -16th IEEE International Workshop on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Roma, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">NeurIPS 2024 - 38th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728275v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cover Source Mismatch Problem in Deep-Learning Steganalysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Borghys Dirk</w:t>
+                <w:t xml:space="preserve">When does gradient estimation improve black-box adversarial attacks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enoal Gesny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Giboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 30th European Signal Processing Conference (EUSIPCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WIFS 2024 -16th IEEE International Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Roma, Italy. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458063v1</w:t>
+                <w:t xml:space="preserve">hal-04728275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cover Source Mismatch Problem in Deep-Learning Steganalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Giboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1199,210 +1177,223 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dirk Borghys</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borghys Dirk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 30th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.1032-1036, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694662v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JPEG STEGANOGRAPHY WITH SIDE INFORMATION FROM THE PROCESSING PIPELINE</w:t>
+                <w:t xml:space="preserve">The Cover Source Mismatch Problem in Deep-Learning Steganalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Giboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bas</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Borghys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470179v1</w:t>
+                <w:t xml:space="preserve">hal-03694662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALASKA-2 : Challenging Academic Research on Steganalysis with Realistic Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1421,627 +1412,731 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, New York City (Virtual Conference), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WIFS49906.2020.9360896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steganography by Minimizing Statistical Detectability: The cases of JPEG and Color Images.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">JPEG STEGANOGRAPHY WITH SIDE INFORMATION FROM THE PROCESSING PIPELINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Giboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Giboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Information Hiding and MultiMedia Security (IH&amp;MMSec)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3369412.3395075⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542075v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization Minimizing Statistical Detectability for Side-Informed JPEG Steganography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steganography by Minimizing Statistical Detectability: The cases of JPEG and Color Images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Giboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WIFS49906.2020.9360884⟩</w:t>
+              <w:t xml:space="preserve">ACM Information Hiding and MultiMedia Security (IH&amp;MMSec)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Denver, CO, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3369412.3395075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006635v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking ALASKA</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchronization Minimizing Statistical Detectability for Side-Informed JPEG Steganography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Giboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the ACM Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIFS49906.2020.9360884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291306v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ALASKA Steganalysis Challenge: A First Step Towards Steganalysis &amp;quot;Into The Wild</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+                <w:t xml:space="preserve">Breaking ALASKA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Butora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Fridrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Giboulot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM IH&amp;MMSec (Information Hiding &amp; Multimedia Security)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">the ACM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.138-149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147763v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de réduction de la sensibilité à la base d'apprentissage en stéganalyse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ALASKA Steganalysis Challenge: A First Step Towards Steganalysis &amp;quot;Into The Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Giboulot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dirk Borghys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI (Groupement de Recherche en Traitement du Signal et des Images)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM IH&amp;MMSec (Information Hiding &amp; Multimedia Security)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3335203.3335726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152785v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méthodes de réduction de la sensibilité à la base d'apprentissage en stéganalyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Giboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Borghys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque GRETSI (Groupement de Recherche en Traitement du Signal et des Images)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Steganalysis into the Wild: How to Define a Source?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Giboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2063,65 +2158,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS&amp;T Electronic Imaging, Media Watermarking, Security, and Forensics 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Burlingame, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685050v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2268,51 +2363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giboulot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Pevn&#253;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Ker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2023.3295945" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03663628v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3173184" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03342645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3111713" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096658v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3050063" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631559v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Borghys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2020.115888" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02311029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fridrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2929435" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Imadache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Giboulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10889821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoal Gesny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04458063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borghys Dirk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909553" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03694662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02470179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054486" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02950094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS49906.2020.9360896" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02542075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3369412.3395075" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS49906.2020.9360884" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291306v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Yousfi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Butora" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335203.3335726" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685050v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giboulot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Pevn&#253;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Ker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2023.3295945" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03663628v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3173184" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03342645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3111713" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096658v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3050063" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631559v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Borghys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2020.115888" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02311029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fridrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2929435" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoal Gesny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Giboulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Imadache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10889821" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04458063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borghys Dirk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909553" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03694662v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02950094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS49906.2020.9360896" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02470179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054486" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02542075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3369412.3395075" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS49906.2020.9360884" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Yousfi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Butora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335203.3335726" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685050v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>