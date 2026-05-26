--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1357,131 +1357,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALASKA-2 : Challenging Academic Research on Steganalysis with Realistic Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchronization Minimizing Statistical Detectability for Side-Informed JPEG Steganography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Giboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, New York City (Virtual Conference), United States. </w:t>
+              <w:t xml:space="preserve">, Dec 2020, New York, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WIFS49906.2020.9360896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WIFS49906.2020.9360884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950094v1</w:t>
+                <w:t xml:space="preserve">hal-03006635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JPEG STEGANOGRAPHY WITH SIDE INFORMATION FROM THE PROCESSING PIPELINE</w:t>
               </w:r>
@@ -1565,235 +1565,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steganography by Minimizing Statistical Detectability: The cases of JPEG and Color Images.</w:t>
+                <w:t xml:space="preserve">ALASKA-2 : Challenging Academic Research on Steganalysis with Realistic Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Giboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Information Hiding and MultiMedia Security (IH&amp;MMSec)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Denver, CO, United States. </w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, New York City (Virtual Conference), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3369412.3395075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WIFS49906.2020.9360896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542075v1</w:t>
+                <w:t xml:space="preserve">hal-02950094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization Minimizing Statistical Detectability for Side-Informed JPEG Steganography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steganography by Minimizing Statistical Detectability: The cases of JPEG and Color Images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Giboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, New York, United States. </w:t>
+              <w:t xml:space="preserve">ACM Information Hiding and MultiMedia Security (IH&amp;MMSec)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Denver, CO, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WIFS49906.2020.9360884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3369412.3395075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006635v1</w:t>
+                <w:t xml:space="preserve">hal-02542075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking ALASKA</w:t>
               </w:r>
@@ -2363,51 +2363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giboulot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Pevn&#253;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Ker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2023.3295945" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03663628v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3173184" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03342645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3111713" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096658v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3050063" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631559v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Borghys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2020.115888" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02311029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fridrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2929435" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoal Gesny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Giboulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Imadache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10889821" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04458063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borghys Dirk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909553" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03694662v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02950094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS49906.2020.9360896" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02470179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054486" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02542075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3369412.3395075" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS49906.2020.9360884" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Yousfi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Butora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335203.3335726" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685050v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giboulot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Pevn&#253;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Ker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2023.3295945" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03663628v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3173184" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03342645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3111713" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096658v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3050063" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631559v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Borghys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2020.115888" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02311029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fridrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2929435" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoal Gesny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Giboulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Imadache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10889821" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04458063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borghys Dirk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909553" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03694662v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS49906.2020.9360884" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02470179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054486" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02950094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS49906.2020.9360896" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02542075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3369412.3395075" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Yousfi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Butora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335203.3335726" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685050v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>