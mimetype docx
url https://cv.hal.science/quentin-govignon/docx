--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -226,334 +226,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fiber/matrix interface on gas permeability properties of CF/TP composites</w:t>
+                <w:t xml:space="preserve">A new ISO standard for the experimental characterization of in-plane permeability of fibrous reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Allusse</w:t>
+                <w:t xml:space="preserve">David May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Govignon</w:t>
+                <w:t xml:space="preserve">Miro Duhovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+                <w:t xml:space="preserve">Andreas Endruweit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ewald Fauster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 298, pp.112358. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.art.108592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993975v2</w:t>
+                <w:t xml:space="preserve">hal-04802751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new ISO standard for the experimental characterization of in-plane permeability of fibrous reinforcements</w:t>
+                <w:t xml:space="preserve">Influence of fiber/matrix interface on gas permeability properties of CF/TP composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. May</w:t>
+                <w:t xml:space="preserve">Gautier Allusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.G. Advani</w:t>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Duhovic</w:t>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Endruweit</w:t>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fauster</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 190, pp.art.108592. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 298, pp.112358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802751v1</w:t>
+                <w:t xml:space="preserve">hal-04993975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode I and mode II fracture behavior in nano‐engineered long fiber reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -626,51 +626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-engineered prepreg manufacturing: control of capillary rise of resin into VACNTs’ forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -743,51 +743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite laminates reinforced by vertically aligned carbon nanotubes: Detailed manufacturing process, from nanotubes transfer to composite consolidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -847,51 +847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recyclage des composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -985,77 +985,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient polymerization and crystallization kinetics coupling of polyamide 6 synthesis for liquid composite molding process modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 62 (4), pp.999-1012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1083,295 +1083,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563141v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface energy determination of fibres for Liquid Composite Moulding processes: method to estimate equilibrium contact angles from static and quasi-static data</w:t>
+                <w:t xml:space="preserve">Experimental characterisation of textile compaction response: a benchmark exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Garat</w:t>
+                <w:t xml:space="preserve">Ana X.H. Yong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Aktas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florentin Berthet</w:t>
+                <w:t xml:space="preserve">Andreas Endruweit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Vladimirovitch Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125787⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142, pp.1-16/106243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989498v1</w:t>
+                <w:t xml:space="preserve">hal-03070788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of textile compaction response: a benchmark exercise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface energy determination of fibres for Liquid Composite Moulding processes: method to estimate equilibrium contact angles from static and quasi-static data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aktas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. May</w:t>
+                <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Endruweit</w:t>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.V. Lomov</w:t>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 142, pp.1-16/106243. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 611, pp.1-7/125787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070788v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic Testing Combined with Pattern Recognition for the Detection of Kissing Bonds</w:t>
               </w:r>
@@ -1396,51 +1396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming-Hong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (3), pp.260-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1487,51 +1487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of laminate quality for parts manufactured using the resin infusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smr M R Kazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1617,51 +1617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1725,51 +1725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of woven flax fibres reinforcements: Effect of the shear on the in-plane permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Swery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1855,51 +1855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processability of Biobased Thermoset Resins and Flax Fibres Reinforcements Using Vacuum Assisted Resin Transfer Moulding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bickerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1946,51 +1946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation into the post-filling stage of the resin infusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2050,51 +2050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the reinforcement compaction and resin flow during the complete resin infusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2154,51 +2154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full field monitoring of the resin flow and laminate properties during the resin infusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2303,51 +2303,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid composite molding processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2424,51 +2424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resin infusion/liquid composite moulding (LCM) of advanced fibre-reinforced polymer (FRP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piaras Kelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2547,51 +2547,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la compressibilité des non-tissés en fibre de carbone recyclées pour mise en oeuvre par le procédé d'infusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Cloos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2642,51 +2642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the compressibility of recycled carbon fibre non-woven mats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Cloos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2750,51 +2750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composites recyclés Hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine Jlassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2845,90 +2845,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the fluid-structure interaction of a mat reinforcement with a thermoplastic resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Allusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM23 - 23rd international conference on composite materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2966,77 +2966,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-scale flow simulation for LCM processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM23 - 23rd international conference on composite materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3061,90 +3061,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'interaction fluide-structure d'un renfort mat avec une résine thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Allusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC23 - Journées Nationales sur les Composites 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3169,90 +3169,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fiber/matrix interface on gas permeability properties of CF/TP composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Allusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM20- Proceedings of the 20th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. p. 577-584, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3299,90 +3299,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the reactive PA6 flow for LCM processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2021 - 24th International Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, En ligne, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3442,51 +3442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming-Hong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th International Conference on Composite Materials 2019 (ICCM 22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICCM, Aug 2019, Melbourne, Australia. pp.2055-2064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3537,64 +3537,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3649,51 +3649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.0 rCF based composite materials: manufacturing processes and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3787,51 +3787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming-Hong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DACH-Jahrestagung 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Friedrichshafen, Germany. pp.1-8/24569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3882,51 +3882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3994,51 +3994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical effects of the injection-CVD nanostructuration of carbon-fibre composites investigated by bundle tensile test and DMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4115,51 +4115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability of sheared woven flax fibres reinforcements ; definition of parameters to model complex shape composites part processing by LCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Swery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4236,51 +4236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability of sheared woven flax fibres reinforcements; permeability measurements of the orthotropic behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Swery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4357,51 +4357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional permeability determination of reinforced composites structures with vertically aligned carbon nanotube forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4469,51 +4469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2.5D SIMULATION OF THE FILLING AND POST- FILLING STAGES OF THE RESIN INFUSION PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4590,51 +4590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTROL OF LAMINATE QUALITY FOR PARTS MANUFACTURED USING THE RESIN INFUSION PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smr M R Kazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4698,51 +4698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOMOGENISATION OF COMPACTION BEHAVIOUR AND PERMEABILITY FOR MULTI-LAYERED COMPOSITE STRUCTURES MANUFACTURED VIA LCM PROCESSES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4806,51 +4806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OBSERVATIONS FROM THE FILLING AND POST-FILLING STAGES OF AXISYMMETRIC LIQUID COMPOSITE MOULDING WITH FLEXIBLE TOOLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie G Timms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4901,51 +4901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2.5D Model of the Resin Infusion Process, Experiments and Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Verleye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5009,51 +5009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviation from darcy’s law during the post-filling stage of resin infusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Timms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5117,51 +5117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION OF THE COMPLETE RESIN INFUSION PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5238,51 +5238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiten Mulchandani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Timms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5346,51 +5346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Walbran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Composite Materials (ICCM16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5415,51 +5415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring variations in laminate properties through the complete resin infusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5523,51 +5523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A STEREO PHOTOGRAPHY SYSTEM FOR MONITORING FULL FIELD THICKNESS VARIATION DURING RESIN INFUSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5657,51 +5657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizhe Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5771,90 +5771,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errors in surface energy estimation of fibres for Liquid Composite Moulding processes and potential origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5954,51 +5954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6106,51 +6106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B681A6A"/>
+    <w:nsid w:val="F9CB7B20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6337,51 +6337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-govignon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0971-0845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249655853" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-1017-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993975v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Allusse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112358" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Advani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhovic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fauster" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04081911v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.27374" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04038875v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42823-023-00495-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04230095v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231207441" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03626168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563141v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25901" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02989498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125787" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.X.H. Yong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aktas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Lomov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106243" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02188439v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schuster" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#252;ller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Hong Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojcm.2019.93015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01825552v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smr M R Kazmi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318783308" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Swery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Allen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hickey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316630801" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352778v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314565411" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070637v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuster" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bickerton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojcm.2014.41001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kelly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312448500" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070802v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Kelly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.07.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.05.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03597369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piaras Kelly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820346-0.00006-X" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098641.2.155" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688972v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Cloos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Jlassi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courouble" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04216912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04198689v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.4351" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477684v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Floch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soudais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulanghien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02503751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sangar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulanger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686337v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chevallier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708864v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708891v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouillonnec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070675v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Maes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Verleye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piaras A Kelly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie G Timms" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070782v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070762v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Timms" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070825v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070848v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiten Mulchandani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070873v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walbran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070863v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhe Lin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219983v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05032700v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vignard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-govignon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0971-0845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249655853" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-1017-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993975v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Allusse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112358" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04081911v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.27374" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04038875v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42823-023-00495-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04230095v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231207441" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03626168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563141v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25901" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana X.H. Yong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Aktas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Vladimirovitch Lomov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106243" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02989498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125787" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02188439v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schuster" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#252;ller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Hong Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojcm.2019.93015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01825552v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smr M R Kazmi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318783308" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Swery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Allen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hickey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316630801" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352778v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314565411" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070637v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuster" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bickerton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojcm.2014.41001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kelly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312448500" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070802v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Kelly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.07.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.05.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03597369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piaras Kelly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820346-0.00006-X" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098641.2.155" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688972v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Cloos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Jlassi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courouble" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04216912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04198689v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.4351" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477684v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Floch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soudais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulanghien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02503751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sangar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulanger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686337v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chevallier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708864v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708891v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouillonnec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070675v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Maes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Verleye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piaras A Kelly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie G Timms" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070782v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070762v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Timms" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070825v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070848v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiten Mulchandani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070873v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walbran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070863v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhe Lin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219983v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05032700v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vignard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>