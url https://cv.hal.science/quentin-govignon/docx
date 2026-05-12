--- v1 (2026-04-10)
+++ v2 (2026-05-12)
@@ -119,53 +119,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">249655853</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=KEAsMocAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/I-1017-2019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -218,2068 +239,2068 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new ISO standard for the experimental characterization of in-plane permeability of fibrous reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miro Duhovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Endruweit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewald Fauster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 190, pp.art.108592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fiber/matrix interface on gas permeability properties of CF/TP composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Allusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 298, pp.112358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode I and mode II fracture behavior in nano‐engineered long fiber reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44 (7), pp.4016-4026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pc.27374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-engineered prepreg manufacturing: control of capillary rise of resin into VACNTs’ forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33, pp.1019-1025. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42823-023-00495-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite laminates reinforced by vertically aligned carbon nanotubes: Detailed manufacturing process, from nanotubes transfer to composite consolidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 57, pp.4239-4253. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00219983231207441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recyclage des composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mantaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMAC'Infos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38, pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient polymerization and crystallization kinetics coupling of polyamide 6 synthesis for liquid composite molding process modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 62 (4), pp.999-1012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pen.25901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563141v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation of textile compaction response: a benchmark exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana X.H. Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alper Aktas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Endruweit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Vladimirovitch Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 142, pp.1-16/106243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface energy determination of fibres for Liquid Composite Moulding processes: method to estimate equilibrium contact angles from static and quasi-static data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 611, pp.1-7/125787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic Testing Combined with Pattern Recognition for the Detection of Kissing Bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming-Hong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (3), pp.260-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/ojcm.2019.93015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of laminate quality for parts manufactured using the resin infusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smr M R Kazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (3), pp.327-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0021998318783308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825552v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient experimental characterisation of the permeability of fibrous textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Swery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (28), pp.4023 - 4038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0021998316630801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of woven flax fibres reinforcements: Effect of the shear on the in-plane permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Swery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (27), pp.3415-3430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0021998314565411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01352778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processability of Biobased Thermoset Resins and Flax Fibres Reinforcements Using Vacuum Assisted Resin Transfer Moulding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bickerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 04 (01), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/ojcm.2014.41001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation into the post-filling stage of the resin infusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Kelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47 (12), pp.1479-1492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0021998312448500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the reinforcement compaction and resin flow during the complete resin infusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Kelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41 (1), pp.45-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full field monitoring of the resin flow and laminate properties during the resin infusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Kelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39 (9), pp.1412-1426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2008.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2289,241 +2310,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid composite molding processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piaras Kelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jiping Bai. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Fibre-Reinforced Polymer (FRP) Composites for Structural Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Woodhead Publishing; Elsevier, p. 101-136, 2022, 9780128203460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-820346-0.00006-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resin infusion/liquid composite moulding (LCM) of advanced fibre-reinforced polymer (FRP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piaras Kelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Fibre-Reinforced Polymer (FRP) Composites for Structural Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.155-186, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1533/9780857098641.2.155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2533,3221 +2554,3221 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la compressibilité des non-tissés en fibre de carbone recyclées pour mise en oeuvre par le procédé d'infusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Cloos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Techniques Fin de Vie et Recyclage des Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Albi; AMAC; Institut Clément Ader; I2M, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the compressibility of recycled carbon fibre non-woven mats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Cloos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 - the 21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.920-926</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composites recyclés Hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine Jlassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Courouble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Techniques Fin de Vie et Recyclage des Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Albi; AMAC; Institut Clément Ader; I2M, May 2024, Albi (81), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the fluid-structure interaction of a mat reinforcement with a thermoplastic resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Allusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM23 - 23rd international conference on composite materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-scale flow simulation for LCM processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM23 - 23rd international conference on composite materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'interaction fluide-structure d'un renfort mat avec une résine thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Allusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC23 - Journées Nationales sur les Composites 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fiber/matrix interface on gas permeability properties of CF/TP composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Allusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM20- Proceedings of the 20th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. p. 577-584, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the reactive PA6 flow for LCM processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2021 - 24th International Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, En ligne, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25518/esaform21.4351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of adhesive bond quality by using ultrasonic testing combined with pattern recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming-Hong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th International Conference on Composite Materials 2019 (ICCM 22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICCM, Aug 2019, Melbourne, Australia. pp.2055-2064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de santé, substitution matières et comportement au feu des stratifiés dans les structures marines : projet NESSIE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2.0 rCF based composite materials: manufacturing processes and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guyard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ferry</w:t>
+                <w:t xml:space="preserve">Yannick Soudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulanghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Industrielle IMT « Matériaux haute performance et écomatériaux dans les transports »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop CUSTOMISIZE LEITAT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510999v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.0 rCF based composite materials: manufacturing processes and mechanical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Kissing Bonds Gezielte Herstellung und Detektion mit Ultraschall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Hong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CUSTOMISIZE LEITAT 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">DACH-Jahrestagung 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Friedrichshafen, Germany. pp.1-8/24569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385883v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kissing Bonds Gezielte Herstellung und Detektion mit Ultraschall</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Suivi de santé, substitution matières et comportement au feu des stratifiés dans les structures marines : projet NESSIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DACH-Jahrestagung 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Friedrichshafen, Germany. pp.1-8/24569</w:t>
+              <w:t xml:space="preserve">Journée Industrielle IMT « Matériaux haute performance et écomatériaux dans les transports »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503751v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imprégnation et transfert de tapis de Nanotubes de Carbone Alignés Verticalement sur du préimprégné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical effects of the injection-CVD nanostructuration of carbon-fibre composites investigated by bundle tensile test and DMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 20 - 20th International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Copenhagen, Denmark. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability of sheared woven flax fibres reinforcements ; definition of parameters to model complex shape composites part processing by LCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Swery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 16 - 16th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Seville, Spain. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability of sheared woven flax fibres reinforcements; permeability measurements of the orthotropic behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Swery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Flow Processes in Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Twente, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional permeability determination of reinforced composites structures with vertically aligned carbon nanotube forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bouillonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 16 - 16th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Seville, Spain. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2.5D SIMULATION OF THE FILLING AND POST- FILLING STAGES OF THE RESIN INFUSION PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Verleye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piaras Kelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Flow Processes in Composite Materials (FPCM11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTROL OF LAMINATE QUALITY FOR PARTS MANUFACTURED USING THE RESIN INFUSION PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smr M R Kazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOMOGENISATION OF COMPACTION BEHAVIOUR AND PERMEABILITY FOR MULTI-LAYERED COMPOSITE STRUCTURES MANUFACTURED VIA LCM PROCESSES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piaras A Kelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OBSERVATIONS FROM THE FILLING AND POST-FILLING STAGES OF AXISYMMETRIC LIQUID COMPOSITE MOULDING WITH FLEXIBLE TOOLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie G Timms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piaras A Kelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 th International Conference on Flow Processes in Composite Materials (FPCM10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2.5D Model of the Resin Infusion Process, Experiments and Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Verleye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piaras Kelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th ACCM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviation from darcy’s law during the post-filling stage of resin infusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Timms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piaras Kelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Flow Processes in Composite Materials (FPCM10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION OF THE COMPLETE RESIN INFUSION PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piaras A Kelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 th International Conference on Flow Processes in Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying sources of variability in the mechanical performance of resin infused textile composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiten Mulchandani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Timms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th international conference on textile composites (TexComp9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Newark, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OBSERVATIONS OF STRESS AND LAMINATE THICKNESS VARIATIONS IN LCM PROCESSES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Walbran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Composite Materials (ICCM16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring variations in laminate properties through the complete resin infusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMPE: From Art to Science: Advancing Materials &amp; Process Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Cincinnati, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A STEREO PHOTOGRAPHY SYSTEM FOR MONITORING FULL FIELD THICKNESS VARIATION DURING RESIN INFUSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizhe Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Flow Processes i n Composite Materials (F PCM8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital speckle photogrammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizhe Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image and Vision Computing New Zealand 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Great Barrier Island, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5757,154 +5778,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errors in surface energy estimation of fibres for Liquid Composite Moulding processes and potential origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom. , Issu des Proceedings of the 2023 International Conference on Composite Materials, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5914,131 +5935,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux composites : la recette de la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6106,51 +6127,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9CB7B20"/>
+    <w:nsid w:val="CB1B1F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6337,51 +6358,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-govignon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0971-0845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249655853" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-1017-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993975v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Allusse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112358" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04081911v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.27374" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04038875v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42823-023-00495-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04230095v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231207441" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03626168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563141v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25901" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana X.H. Yong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Aktas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Vladimirovitch Lomov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106243" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02989498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125787" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02188439v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schuster" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#252;ller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Hong Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojcm.2019.93015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01825552v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smr M R Kazmi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318783308" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Swery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Allen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hickey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316630801" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352778v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314565411" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070637v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuster" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bickerton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojcm.2014.41001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kelly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312448500" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070802v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Kelly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.07.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.05.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03597369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piaras Kelly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820346-0.00006-X" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098641.2.155" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688972v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Cloos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Jlassi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courouble" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04216912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04198689v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.4351" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477684v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Floch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soudais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulanghien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02503751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sangar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulanger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686337v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chevallier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708864v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708891v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouillonnec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070675v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Maes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Verleye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piaras A Kelly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie G Timms" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070782v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070762v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Timms" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070825v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070848v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiten Mulchandani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070873v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walbran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070863v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhe Lin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219983v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05032700v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vignard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-govignon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0971-0845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249655853" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=KEAsMocAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-1017-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993975v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Allusse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112358" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04081911v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.27374" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04038875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42823-023-00495-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04230095v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231207441" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03626168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563141v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25901" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana X.H. Yong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Aktas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Vladimirovitch Lomov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106243" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02989498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125787" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02188439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schuster" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#252;ller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Hong Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojcm.2019.93015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01825552v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smr M R Kazmi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318783308" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715793v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Swery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Allen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hickey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316630801" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314565411" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuster" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bickerton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojcm.2014.41001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kelly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312448500" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Kelly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.07.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.05.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03597369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piaras Kelly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820346-0.00006-X" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070661v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098641.2.155" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Cloos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696773v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Jlassi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courouble" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04216912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04198689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.4351" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477684v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soudais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulanghien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02503751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Floch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424001v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sangar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulanger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686337v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chevallier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708864v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070617v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouillonnec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Maes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Verleye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070736v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piaras A Kelly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie G Timms" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070762v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Timms" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070825v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiten Mulchandani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walbran" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070863v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070890v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhe Lin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070884v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05032700v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vignard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>