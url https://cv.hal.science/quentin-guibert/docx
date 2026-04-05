--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -199,386 +199,386 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjusting Manual Rates to Own Experience: Comparing the Credibility Approach to Machine Learning</w:t>
+                <w:t xml:space="preserve">Impacts of Climate Change on Mortality: An extrapolation of temperature effects based on time series data in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Alfredo Spedicato</w:t>
+                <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dutang</w:t>
+                <w:t xml:space="preserve">Gaëlle Pincemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Guibert</w:t>
+                <w:t xml:space="preserve">Frédéric Planchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 42 (2), pp.359-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijforecast.2025.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821310v2</w:t>
+                <w:t xml:space="preserve">hal-04596120v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Disease-Free Life Expectancy Based on Clinical Data from the French Hospital Discharge Database</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Adjusting Manual Rates to Own Experience: Comparing the Credibility Approach to Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Alfredo Spedicato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dutang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Schwarzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Variance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602826v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821310v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Climate Change on Mortality: An extrapolation of temperature effects based on time series data in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating Disease-Free Life Expectancy Based on Clinical Data from the French Hospital Discharge Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Sorochynskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Guibert</w:t>
+                <w:t xml:space="preserve">Frédéric Planchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Pincemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Planchet</w:t>
+                <w:t xml:space="preserve">Michaël Schwarzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forecasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijforecast.2025.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/risks12060092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596120v4</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An explicit split point procedure in model-based trees allowing for a quick fitting of GLM trees and GLM forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -612,51 +612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting mortality rate improvements with a high-dimensional VAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -716,51 +716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of alcohol use disorders to the burden of dementia in France 2008–13: a nationwide retrospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Schwarzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pollock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -850,77 +850,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MESURE DE L'ESPÉRANCE DE VIE EN DÉPENDANCE TOTALE EN FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Planchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Schwarzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -939,299 +939,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MESURE DE L'ESPÉRANCE DE VIE SANS DÉPENDANCE TOTALE EN FRANCE MÉTROPOLITAINE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Non-parametric inference of transition probabilities based on Aalen–Johansen integral estimators for acyclic multi-state models: application to LTC insurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Planchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Schwarzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.21-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055147v1</w:t>
+                <w:t xml:space="preserve">hal-01955234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du risque de perte d’autonomie totale en France métropolitaine</w:t>
+                <w:t xml:space="preserve">MESURE DE L'ESPÉRANCE DE VIE SANS DÉPENDANCE TOTALE EN FRANCE MÉTROPOLITAINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Planchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Schwarzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (35)</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278733v1</w:t>
+                <w:t xml:space="preserve">hal-02055147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric inference of transition probabilities based on Aalen–Johansen integral estimators for acyclic multi-state models: application to LTC insurance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure du risque de perte d’autonomie totale en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Guibert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Planchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Schwarzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 82, pp.21-36</w:t>
+              <w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (35)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955234v1</w:t>
+                <w:t xml:space="preserve">hal-02278733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main Determinants of Profit-Sharing Policy in the French Life Insurance Industry</w:t>
               </w:r>
@@ -1243,51 +1243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Borel-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Darpeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1325,64 +1325,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MESURE DU RISQUE DE PERTE D'AUTONOMIE TOTALE EN FRANCE MÉTROPOLITAINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Planchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schwarzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1420,64 +1420,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de lois d'expérience en présence d'évènements concurrents : Application à l'estimation des lois d'incidence d'un contrat dépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Planchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (27), pp.5-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1502,64 +1502,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Uncertainty of Solvency Coverage Ratio in ORSA for Non-Life Insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Planchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1606,64 +1606,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre de référence pour un modèle interne partiel en assurance de personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Planchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1733,64 +1733,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Explicit Split Point Procedure in Model-Based Trees Allowing for a Quick Fitting of GLM Trees and GLM Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLISTRAL (Machine Learning in Insurance Sector Targeted to Risk Analysis and Losses )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1815,64 +1815,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pricing and Risk Analysis of a Long-Term Care Insurance Contract in a non-Markov Multi-State Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Planchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 PARTY Winter School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1897,51 +1897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SimBEL: Calculate the best estimate in life insurance with Monte-Carlo techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume de Kervénoaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1992,51 +1992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-parametric inference of transition probabilities based on Aalen-Johansen integral estimators for semi-competing risks data - Application to LTC insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the LIFE Section of the International Actuarial Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2061,51 +2061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de lois d'expérience en présence d'évènements concurrents : Application à l'estimation des lois d'incidence d'un contrat dépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the LIFE Section of the International Actuarial Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2162,77 +2162,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvabilité prospective en assurance: Méthodes quantitatives pour l'ORSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Planchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oberlain Nteukam Teuguia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
@@ -2304,64 +2304,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Long-Term Insurance Contract Biometric Risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Planchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuarial Aspects of Long Term Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2386,64 +2386,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Long-Term Insurance Contracts with Biometric Risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Planchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuarial Aspects of Long Term Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-128, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2535,51 +2535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketa Krupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Rachdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2597,51 +2597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Li-Carter's gap: a locally coherent mortality forecast approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2698,64 +2698,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Parametric Inference of Transition Probabilities Based on Aalen-Johansen Integral Estimators for Acyclic Multi-State Models: Application to LTC Insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Planchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2773,64 +2773,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UTILISATION DES ESTIMATEURS DE KAPLAN-MEIER PAR GÉNÉRATION ET DE HOEM POUR LA CONSTRUCTION DE TABLES DE MORTALITÉ PROSPECTIVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Planchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2848,51 +2848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Mortality Rate Improvements with a High-Dimensional VAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2930,216 +2930,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main Determinants of Profit Sharing Policy in the French Life Insurance Industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Darpeix</w:t>
+                <w:t xml:space="preserve">Influence of Economic Factors on the Credit Rating Transitions and Defaults of Credit Insurance Business</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisa Caja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Guibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Loisel</w:t>
+                <w:t xml:space="preserve">Frédéric Planchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01165475v1</w:t>
+                <w:t xml:space="preserve">hal-01178812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Economic Factors on the Credit Rating Transitions and Defaults of Credit Insurance Business</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Main Determinants of Profit Sharing Policy in the French Life Insurance Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Borel-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Darpeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisa Caja</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-01178812v1</w:t>
+                <w:t xml:space="preserve">halshs-01165475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3157,51 +3157,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l’utilisation des modèles multi-états pour la mesure et la gestion des risques d’un contrat d’assurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Claude Bernard - Lyon I, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015LYO10256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3318,51 +3318,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61B99DE2"/>
+    <w:nsid w:val="B88C276D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3549,51 +3549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-guibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4915-2422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18241695X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821310v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alfredo Spedicato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Sorochynskyi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Schwarzinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks12060092" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596120v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pincemin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2025.07.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448250v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-021-10059-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402342v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Piette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2019.07.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pollock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Hasan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Rehm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(18)30022-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055147v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955234v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Borel-Mathurin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Darpeix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055149v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schwarzinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169220v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Juillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-012-0051-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689298v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Kerv&#233;noa&#235;l" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Tammar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172741v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oberlain Nteukam Teuguia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05660-5_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Krupova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rachdi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183542v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165475v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisa Caja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01288199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10256" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-guibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4915-2422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18241695X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596120v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pincemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2025.07.004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821310v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alfredo Spedicato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602826v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Sorochynskyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Schwarzinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks12060092" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448250v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-021-10059-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402342v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Piette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2019.07.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pollock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Hasan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Rehm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(18)30022-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055147v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Borel-Mathurin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Darpeix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055149v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schwarzinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169220v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Juillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-012-0051-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689298v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Kerv&#233;noa&#235;l" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Tammar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172741v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oberlain Nteukam Teuguia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05660-5_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Krupova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rachdi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183542v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisa Caja" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165475v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01288199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10256" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>