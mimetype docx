--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -352,51 +352,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variance</w:t>
+              <w:t xml:space="preserve">Variance: Advancing the Science of Risk </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821310v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -710,731 +710,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of alcohol use disorders to the burden of dementia in France 2008–13: a nationwide retrospective cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MESURE DE L'ESPÉRANCE DE VIE EN DÉPENDANCE TOTALE EN FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Planchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Schwarzinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955227v1</w:t>
+                <w:t xml:space="preserve">hal-02055152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MESURE DE L'ESPÉRANCE DE VIE EN DÉPENDANCE TOTALE EN FRANCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-parametric inference of transition probabilities based on Aalen–Johansen integral estimators for acyclic multi-state models: application to LTC insurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Planchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Schwarzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.21-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055152v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric inference of transition probabilities based on Aalen–Johansen integral estimators for acyclic multi-state models: application to LTC insurance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MESURE DE L'ESPÉRANCE DE VIE SANS DÉPENDANCE TOTALE EN FRANCE MÉTROPOLITAINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Planchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Planchet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Schwarzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 82, pp.21-36</w:t>
+              <w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955234v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MESURE DE L'ESPÉRANCE DE VIE SANS DÉPENDANCE TOTALE EN FRANCE MÉTROPOLITAINE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure du risque de perte d’autonomie totale en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Planchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Schwarzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2018, 18 (35)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055147v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du risque de perte d’autonomie totale en France métropolitaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Main Determinants of Profit-Sharing Policy in the French Life Insurance Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Borel-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Darpeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michaël Schwarzinger</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (35)</w:t>
+              <w:t xml:space="preserve">Geneva Papers on Risk and Insurance - Issues and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (3), pp.420-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278733v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main Determinants of Profit-Sharing Policy in the French Life Insurance Industry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MESURE DU RISQUE DE PERTE D'AUTONOMIE TOTALE EN FRANCE MÉTROPOLITAINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Loisel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Planchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schwarzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geneva Papers on Risk and Insurance - Issues and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43 (3), pp.420-455</w:t>
+              <w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955047v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MESURE DU RISQUE DE PERTE D'AUTONOMIE TOTALE EN FRANCE MÉTROPOLITAINE</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution of alcohol use disorders to the burden of dementia in France 2008–13: a nationwide retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Schwarzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pollock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dufouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgen Rehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lancet Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (3), pp.e124-e132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2468-2667(18)30022-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055149v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de lois d'expérience en présence d'évènements concurrents : Application à l'estimation des lois d'incidence d'un contrat dépendance</w:t>
               </w:r>
@@ -1809,204 +1809,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing and Risk Analysis of a Long-Term Care Insurance Contract in a non-Markov Multi-State Model</w:t>
+                <w:t xml:space="preserve">SimBEL: Calculate the best estimate in life insurance with Monte-Carlo techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Planchet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Kervénoaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montassar Tammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 PARTY Winter School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">5ème conférence R in Insurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689298v1</w:t>
+                <w:t xml:space="preserve">hal-01689309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimBEL: Calculate the best estimate in life insurance with Monte-Carlo techniques</w:t>
+                <w:t xml:space="preserve">Pricing and Risk Analysis of a Long-Term Care Insurance Contract in a non-Markov Multi-State Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Montassar Tammar</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Planchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème conférence R in Insurance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">2017 PARTY Winter School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689309v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-parametric inference of transition probabilities based on Aalen-Johansen integral estimators for semi-competing risks data - Application to LTC insurance</w:t>
               </w:r>
@@ -2298,200 +2298,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Long-Term Insurance Contract Biometric Risks</w:t>
+                <w:t xml:space="preserve">Measuring Long-Term Insurance Contracts with Biometric Risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Planchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuarial Aspects of Long Term Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.95-128, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05660-5_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402367v1</w:t>
+                <w:t xml:space="preserve">hal-02279443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Long-Term Insurance Contracts with Biometric Risks</w:t>
+                <w:t xml:space="preserve">Measuring Long-Term Insurance Contract Biometric Risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Planchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuarial Aspects of Long Term Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.95-128, 2019, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-05660-5_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02279443v1</w:t>
+                <w:t xml:space="preserve">hal-02402367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2610,51 +2610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Li-Carter's gap: a locally coherent mortality forecast approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2930,216 +2930,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Economic Factors on the Credit Rating Transitions and Defaults of Credit Insurance Business</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anisa Caja</w:t>
+                <w:t xml:space="preserve">Main Determinants of Profit Sharing Policy in the French Life Insurance Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Borel-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Darpeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Planchet</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178812v1</w:t>
+                <w:t xml:space="preserve">halshs-01165475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main Determinants of Profit Sharing Policy in the French Life Insurance Industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Darpeix</w:t>
+                <w:t xml:space="preserve">Influence of Economic Factors on the Credit Rating Transitions and Defaults of Credit Insurance Business</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisa Caja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Loisel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Planchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01165475v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3318,51 +3318,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B88C276D"/>
+    <w:nsid w:val="81E25AD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3549,51 +3549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-guibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4915-2422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18241695X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596120v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pincemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2025.07.004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821310v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alfredo Spedicato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602826v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Sorochynskyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Schwarzinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks12060092" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448250v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-021-10059-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402342v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Piette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2019.07.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pollock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Hasan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Rehm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(18)30022-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055147v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Borel-Mathurin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Darpeix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055149v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schwarzinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169220v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Juillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-012-0051-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689298v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Kerv&#233;noa&#235;l" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Tammar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172741v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oberlain Nteukam Teuguia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05660-5_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Krupova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rachdi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183542v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisa Caja" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165475v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01288199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10256" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-guibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4915-2422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18241695X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596120v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pincemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2025.07.004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821310v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alfredo Spedicato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602826v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Sorochynskyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Schwarzinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks12060092" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448250v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-021-10059-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402342v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Piette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2019.07.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Borel-Mathurin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Darpeix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schwarzinger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955227v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pollock" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Hasan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Rehm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(18)30022-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169220v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Juillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-012-0051-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Kerv&#233;noa&#235;l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Tammar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689298v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172741v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oberlain Nteukam Teuguia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05660-5_4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Krupova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rachdi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183542v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165475v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisa Caja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01288199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10256" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>