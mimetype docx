--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,3263 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3212 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quentin Guibert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">quentin-guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4915-2422</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18241695X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://scholar.google.fr/citations?user=lc8SzMQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Climate Change on Mortality: An extrapolation of temperature effects based on time series data in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Planchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42 (2), pp.359-413. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijforecast.2025.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596120v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjusting Manual Rates to Own Experience: Comparing the Credibility Approach to Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Alfredo Spedicato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variance: Advancing the Science of Risk </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821310v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Disease-Free Life Expectancy Based on Clinical Data from the French Hospital Discharge Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Sorochynskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Planchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Schwarzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (6), pp.92. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/risks12060092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explicit split point procedure in model-based trees allowing for a quick fitting of GLM trees and GLM forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-021-10059-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting mortality rate improvements with a high-dimensional VAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.255-272. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.insmatheco.2019.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESURE DE L'ESPÉRANCE DE VIE SANS DÉPENDANCE TOTALE EN FRANCE MÉTROPOLITAINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Planchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Schwarzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du risque de perte d’autonomie totale en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Planchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Schwarzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (35)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric inference of transition probabilities based on Aalen–Johansen integral estimators for acyclic multi-state models: application to LTC insurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Planchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82, pp.21-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESURE DE L'ESPÉRANCE DE VIE EN DÉPENDANCE TOTALE EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Planchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Schwarzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Determinants of Profit-Sharing Policy in the French Life Insurance Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Borel-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Darpeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geneva Papers on Risk and Insurance - Issues and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (3), pp.420-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESURE DU RISQUE DE PERTE D'AUTONOMIE TOTALE EN FRANCE MÉTROPOLITAINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Planchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schwarzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of alcohol use disorders to the burden of dementia in France 2008–13: a nationwide retrospective cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Schwarzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dufouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Rehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), pp.e124-e132. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-2667(18)30022-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de lois d'expérience en présence d'évènements concurrents : Application à l'estimation des lois d'incidence d'un contrat dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Planchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (27), pp.5-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Uncertainty of Solvency Coverage Ratio in ORSA for Non-Life Insurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Planchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Actuarial Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.205-226. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13385-012-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre de référence pour un modèle interne partiel en assurance de personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Planchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (20), pp. 5-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Explicit Split Point Procedure in Model-Based Trees Allowing for a Quick Fitting of GLM Trees and GLM Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLISTRAL (Machine Learning in Insurance Sector Targeted to Risk Analysis and Losses )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimBEL: Calculate the best estimate in life insurance with Monte-Carlo techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Kervénoaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montassar Tammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence R in Insurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing and Risk Analysis of a Long-Term Care Insurance Contract in a non-Markov Multi-State Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Planchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 PARTY Winter School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric inference of transition probabilities based on Aalen-Johansen integral estimators for semi-competing risks data - Application to LTC insurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the LIFE Section of the International Actuarial Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de lois d'expérience en présence d'évènements concurrents : Application à l'estimation des lois d'incidence d'un contrat dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the LIFE Section of the International Actuarial Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvabilité prospective en assurance: Méthodes quantitatives pour l'ORSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Planchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oberlain Nteukam Teuguia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 2014, 2717867422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Long-Term Insurance Contracts with Biometric Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Planchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuarial Aspects of Long Term Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-128, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05660-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Long-Term Insurance Contract Biometric Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Planchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuarial Aspects of Long Term Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Boosting Machine for Predicting Claim Severity and Frequency in Car Insurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketa Krupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Rachdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Li-Carter's gap: a locally coherent mortality forecast approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Piette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Parametric Inference of Transition Probabilities Based on Aalen-Johansen Integral Estimators for Acyclic Multi-State Models: Application to LTC Insurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Planchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183542v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTILISATION DES ESTIMATEURS DE KAPLAN-MEIER PAR GÉNÉRATION ET DE HOEM POUR LA CONSTRUCTION DE TABLES DE MORTALITÉ PROSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Planchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Mortality Rate Improvements with a High-Dimensional VAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Piette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Determinants of Profit Sharing Policy in the French Life Insurance Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Borel-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Darpeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Economic Factors on the Credit Rating Transitions and Defaults of Credit Insurance Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisa Caja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Planchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’utilisation des modèles multi-états pour la mesure et la gestion des risques d’un contrat d’assurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Claude Bernard - Lyon I, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015LYO10256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01288199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3318,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81E25AD5"/>
+    <w:nsid w:val="212D7125"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3549,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-guibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4915-2422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18241695X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596120v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pincemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2025.07.004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821310v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alfredo Spedicato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602826v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Sorochynskyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Schwarzinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks12060092" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448250v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-021-10059-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402342v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Piette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2019.07.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Borel-Mathurin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Darpeix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schwarzinger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955227v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pollock" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Hasan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Rehm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(18)30022-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169220v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Juillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-012-0051-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Kerv&#233;noa&#235;l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Tammar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689298v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172741v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oberlain Nteukam Teuguia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05660-5_4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Krupova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rachdi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183542v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165475v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisa Caja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01288199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10256" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-guibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4915-2422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18241695X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=http://scholar.google.fr/citations?user=lc8SzMQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596120v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pincemin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2025.07.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821310v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alfredo Spedicato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Sorochynskyi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Schwarzinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks12060092" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448250v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-021-10059-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Piette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2019.07.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055147v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055152v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Borel-Mathurin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Darpeix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schwarzinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pollock" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Hasan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Rehm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(18)30022-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169225v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169220v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Juillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-012-0051-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Kerv&#233;noa&#235;l" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Tammar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172741v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oberlain Nteukam Teuguia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05660-5_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402367v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007738v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Krupova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rachdi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183542v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165475v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisa Caja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01288199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10256" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>